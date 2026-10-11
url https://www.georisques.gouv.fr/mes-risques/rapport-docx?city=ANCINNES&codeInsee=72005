--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078729112" name="Picture">
+                  <wp:docPr id="524121813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078729112" name="Picture"/>
+                          <pic:cNvPr id="524121813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012085794" name="Picture">
+                  <wp:docPr id="1104560851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012085794" name="Picture"/>
+                          <pic:cNvPr id="1104560851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453768735" name="Picture">
+                        <wp:docPr id="1376063651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453768735" name="Picture"/>
+                                <pic:cNvPr id="1376063651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981927018" name="Picture">
+                  <wp:docPr id="1842219225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981927018" name="Picture"/>
+                          <pic:cNvPr id="1842219225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559362382" name="Picture">
+                  <wp:docPr id="1567343439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559362382" name="Picture"/>
+                          <pic:cNvPr id="1567343439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648042513" name="Picture">
+                  <wp:docPr id="1991827762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648042513" name="Picture"/>
+                          <pic:cNvPr id="1991827762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392710318" name="Picture">
+                  <wp:docPr id="1630830081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392710318" name="Picture"/>
+                          <pic:cNvPr id="1630830081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455307420" name="Picture">
+                  <wp:docPr id="1941291502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455307420" name="Picture"/>
+                          <pic:cNvPr id="1941291502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371786035" name="Picture">
+                        <wp:docPr id="825245046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371786035" name="Picture"/>
+                                <pic:cNvPr id="825245046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523799634" name="Picture">
+                        <wp:docPr id="2124524341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523799634" name="Picture"/>
+                                <pic:cNvPr id="2124524341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011068764" name="Picture">
+                        <wp:docPr id="2130331885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011068764" name="Picture"/>
+                                <pic:cNvPr id="2130331885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738684132" name="Picture">
+                        <wp:docPr id="1086450170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738684132" name="Picture"/>
+                                <pic:cNvPr id="1086450170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850595828" name="Picture">
+                        <wp:docPr id="1851632242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850595828" name="Picture"/>
+                                <pic:cNvPr id="1851632242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202395406" name="Picture">
+                        <wp:docPr id="763468803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202395406" name="Picture"/>
+                                <pic:cNvPr id="763468803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114252284" name="Picture">
+                        <wp:docPr id="885035705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114252284" name="Picture"/>
+                                <pic:cNvPr id="885035705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012556889" name="Picture">
+                        <wp:docPr id="574257066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012556889" name="Picture"/>
+                                <pic:cNvPr id="574257066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081800010" name="Picture">
+                        <wp:docPr id="433914631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081800010" name="Picture"/>
+                                <pic:cNvPr id="433914631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018242761" name="Picture">
+                        <wp:docPr id="604630297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018242761" name="Picture"/>
+                                <pic:cNvPr id="604630297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862525586" name="Picture">
+                        <wp:docPr id="230928774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862525586" name="Picture"/>
+                                <pic:cNvPr id="230928774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957479858" name="Picture">
+                        <wp:docPr id="257582567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957479858" name="Picture"/>
+                                <pic:cNvPr id="257582567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178889674" name="Picture">
+                        <wp:docPr id="1337074562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178889674" name="Picture"/>
+                                <pic:cNvPr id="1337074562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263335864" name="Picture">
+                        <wp:docPr id="1040620090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263335864" name="Picture"/>
+                                <pic:cNvPr id="1040620090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781107518" name="Picture">
+                        <wp:docPr id="1873946572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781107518" name="Picture"/>
+                                <pic:cNvPr id="1873946572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400132963" name="Picture">
+                  <wp:docPr id="1041884157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400132963" name="Picture"/>
+                          <pic:cNvPr id="1041884157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808953082" name="Picture">
+                  <wp:docPr id="1575652235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808953082" name="Picture"/>
+                          <pic:cNvPr id="1575652235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810795576" name="Picture">
+                  <wp:docPr id="728525903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810795576" name="Picture"/>
+                          <pic:cNvPr id="728525903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064438165" name="Picture">
+                  <wp:docPr id="532684292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064438165" name="Picture"/>
+                          <pic:cNvPr id="532684292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649135853" name="Picture">
+                  <wp:docPr id="1581143182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649135853" name="Picture"/>
+                          <pic:cNvPr id="1581143182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594105278" name="Picture">
+                  <wp:docPr id="1783849935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594105278" name="Picture"/>
+                          <pic:cNvPr id="1783849935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713807376" name="Picture">
+                        <wp:docPr id="261435984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713807376" name="Picture"/>
+                                <pic:cNvPr id="261435984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472473459" name="Picture">
+                        <wp:docPr id="817516948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472473459" name="Picture"/>
+                                <pic:cNvPr id="817516948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683744147" name="Picture">
+                  <wp:docPr id="1726228466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683744147" name="Picture"/>
+                          <pic:cNvPr id="1726228466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241453874" name="Picture">
+                  <wp:docPr id="991834402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241453874" name="Picture"/>
+                          <pic:cNvPr id="991834402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023584828" name="Picture">
+                  <wp:docPr id="1506468132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023584828" name="Picture"/>
+                          <pic:cNvPr id="1506468132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421145398" name="Picture">
+                  <wp:docPr id="1148777035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421145398" name="Picture"/>
+                          <pic:cNvPr id="1148777035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802720086" name="Picture">
+                  <wp:docPr id="557789643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802720086" name="Picture"/>
+                          <pic:cNvPr id="557789643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270944044" name="Picture">
+                  <wp:docPr id="96985102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270944044" name="Picture"/>
+                          <pic:cNvPr id="96985102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348685845" name="Picture">
+                        <wp:docPr id="902164126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348685845" name="Picture"/>
+                                <pic:cNvPr id="902164126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333996868" name="Picture">
+                  <wp:docPr id="263765944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333996868" name="Picture"/>
+                          <pic:cNvPr id="263765944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534379145" name="Picture">
+                  <wp:docPr id="1532569674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534379145" name="Picture"/>
+                          <pic:cNvPr id="1532569674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246898430" name="Picture">
+                  <wp:docPr id="1063543534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246898430" name="Picture"/>
+                          <pic:cNvPr id="1063543534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810603940" name="Picture">
+                  <wp:docPr id="988199199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810603940" name="Picture"/>
+                          <pic:cNvPr id="988199199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196260321" name="Picture">
+                  <wp:docPr id="890470413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196260321" name="Picture"/>
+                          <pic:cNvPr id="890470413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635104247" name="Picture">
+                  <wp:docPr id="1176838531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635104247" name="Picture"/>
+                          <pic:cNvPr id="1176838531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371537286" name="Picture">
+                        <wp:docPr id="938228262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371537286" name="Picture"/>
+                                <pic:cNvPr id="938228262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691541990" name="Picture">
+                  <wp:docPr id="1479162977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691541990" name="Picture"/>
+                          <pic:cNvPr id="1479162977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344168371" name="Picture">
+                  <wp:docPr id="1228009236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344168371" name="Picture"/>
+                          <pic:cNvPr id="1228009236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425261447" name="Picture">
+                  <wp:docPr id="1968991272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425261447" name="Picture"/>
+                          <pic:cNvPr id="1968991272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446398575" name="Picture">
+                  <wp:docPr id="1666227146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446398575" name="Picture"/>
+                          <pic:cNvPr id="1666227146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216501802" name="Picture">
+                  <wp:docPr id="978671242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216501802" name="Picture"/>
+                          <pic:cNvPr id="978671242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001287908" name="Picture">
+                  <wp:docPr id="465306912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001287908" name="Picture"/>
+                          <pic:cNvPr id="465306912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263986934" name="Picture">
+                        <wp:docPr id="1473253320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263986934" name="Picture"/>
+                                <pic:cNvPr id="1473253320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619386504" name="Picture">
+                  <wp:docPr id="690037776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619386504" name="Picture"/>
+                          <pic:cNvPr id="690037776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37623,57 +37623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262212032" name="Picture">
+                  <wp:docPr id="2119749811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262212032" name="Picture"/>
+                          <pic:cNvPr id="2119749811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38255,57 +38255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602226271" name="Picture">
+                  <wp:docPr id="639001666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602226271" name="Picture"/>
+                          <pic:cNvPr id="639001666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39199,57 +39199,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223704207" name="Picture">
+                  <wp:docPr id="1470037465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223704207" name="Picture"/>
+                          <pic:cNvPr id="1470037465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39311,57 +39311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302396062" name="Picture">
+                  <wp:docPr id="515421889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302396062" name="Picture"/>
+                          <pic:cNvPr id="515421889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40970,57 +40970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750364424" name="Picture">
+                  <wp:docPr id="543488205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750364424" name="Picture"/>
+                          <pic:cNvPr id="543488205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42149,57 +42149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380692229" name="Picture">
+                  <wp:docPr id="1903210019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380692229" name="Picture"/>
+                          <pic:cNvPr id="1903210019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42229,57 +42229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789892886" name="Picture">
+                  <wp:docPr id="937001415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789892886" name="Picture"/>
+                          <pic:cNvPr id="937001415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42717,57 +42717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650481821" name="Picture">
+                  <wp:docPr id="1619550497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650481821" name="Picture"/>
+                          <pic:cNvPr id="1619550497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>