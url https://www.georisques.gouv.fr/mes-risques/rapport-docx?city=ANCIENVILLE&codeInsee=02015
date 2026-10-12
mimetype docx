--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668802354" name="Picture">
+                  <wp:docPr id="69633821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668802354" name="Picture"/>
+                          <pic:cNvPr id="69633821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159866468" name="Picture">
+                  <wp:docPr id="16373050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159866468" name="Picture"/>
+                          <pic:cNvPr id="16373050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693897201" name="Picture">
+                        <wp:docPr id="860280030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693897201" name="Picture"/>
+                                <pic:cNvPr id="860280030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180122826" name="Picture">
+                  <wp:docPr id="1970518717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180122826" name="Picture"/>
+                          <pic:cNvPr id="1970518717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170491653" name="Picture">
+                  <wp:docPr id="17898469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170491653" name="Picture"/>
+                          <pic:cNvPr id="17898469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683544310" name="Picture">
+                  <wp:docPr id="940076503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683544310" name="Picture"/>
+                          <pic:cNvPr id="940076503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479399178" name="Picture">
+                  <wp:docPr id="555405912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479399178" name="Picture"/>
+                          <pic:cNvPr id="555405912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104899091" name="Picture">
+                  <wp:docPr id="352050742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104899091" name="Picture"/>
+                          <pic:cNvPr id="352050742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369300478" name="Picture">
+                        <wp:docPr id="1303843027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369300478" name="Picture"/>
+                                <pic:cNvPr id="1303843027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662212850" name="Picture">
+                        <wp:docPr id="1167134382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662212850" name="Picture"/>
+                                <pic:cNvPr id="1167134382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845951478" name="Picture">
+                        <wp:docPr id="405531112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845951478" name="Picture"/>
+                                <pic:cNvPr id="405531112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874273633" name="Picture">
+                        <wp:docPr id="250936997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874273633" name="Picture"/>
+                                <pic:cNvPr id="250936997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279966504" name="Picture">
+                        <wp:docPr id="1107179824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279966504" name="Picture"/>
+                                <pic:cNvPr id="1107179824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111368610" name="Picture">
+                        <wp:docPr id="107565839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111368610" name="Picture"/>
+                                <pic:cNvPr id="107565839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611454423" name="Picture">
+                        <wp:docPr id="1943242583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611454423" name="Picture"/>
+                                <pic:cNvPr id="1943242583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598592431" name="Picture">
+                        <wp:docPr id="938578283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598592431" name="Picture"/>
+                                <pic:cNvPr id="938578283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676830235" name="Picture">
+                        <wp:docPr id="945988471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676830235" name="Picture"/>
+                                <pic:cNvPr id="945988471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421775013" name="Picture">
+                        <wp:docPr id="364807808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421775013" name="Picture"/>
+                                <pic:cNvPr id="364807808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359309598" name="Picture">
+                        <wp:docPr id="206419914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359309598" name="Picture"/>
+                                <pic:cNvPr id="206419914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699021452" name="Picture">
+                        <wp:docPr id="1151435829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699021452" name="Picture"/>
+                                <pic:cNvPr id="1151435829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205402905" name="Picture">
+                        <wp:docPr id="1971980731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205402905" name="Picture"/>
+                                <pic:cNvPr id="1971980731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832735534" name="Picture">
+                        <wp:docPr id="113699249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832735534" name="Picture"/>
+                                <pic:cNvPr id="113699249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853698335" name="Picture">
+                        <wp:docPr id="1851886257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853698335" name="Picture"/>
+                                <pic:cNvPr id="1851886257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624820510" name="Picture">
+                  <wp:docPr id="1126539106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624820510" name="Picture"/>
+                          <pic:cNvPr id="1126539106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124451453" name="Picture">
+                  <wp:docPr id="774873630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124451453" name="Picture"/>
+                          <pic:cNvPr id="774873630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969729153" name="Picture">
+                  <wp:docPr id="623238523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969729153" name="Picture"/>
+                          <pic:cNvPr id="623238523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954128098" name="Picture">
+                  <wp:docPr id="608078750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954128098" name="Picture"/>
+                          <pic:cNvPr id="608078750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942674441" name="Picture">
+                  <wp:docPr id="2025209964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942674441" name="Picture"/>
+                          <pic:cNvPr id="2025209964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387635636" name="Picture">
+                  <wp:docPr id="1471830133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387635636" name="Picture"/>
+                          <pic:cNvPr id="1471830133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812656591" name="Picture">
+                        <wp:docPr id="475183080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812656591" name="Picture"/>
+                                <pic:cNvPr id="475183080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927077308" name="Picture">
+                  <wp:docPr id="2101364685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927077308" name="Picture"/>
+                          <pic:cNvPr id="2101364685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843267865" name="Picture">
+                  <wp:docPr id="1059317508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843267865" name="Picture"/>
+                          <pic:cNvPr id="1059317508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545667890" name="Picture">
+                  <wp:docPr id="919075583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545667890" name="Picture"/>
+                          <pic:cNvPr id="919075583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926362291" name="Picture">
+                  <wp:docPr id="326653304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926362291" name="Picture"/>
+                          <pic:cNvPr id="326653304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792391251" name="Picture">
+                  <wp:docPr id="1080098320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792391251" name="Picture"/>
+                          <pic:cNvPr id="1080098320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697719924" name="Picture">
+                  <wp:docPr id="470256129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697719924" name="Picture"/>
+                          <pic:cNvPr id="470256129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432386583" name="Picture">
+                        <wp:docPr id="512165800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432386583" name="Picture"/>
+                                <pic:cNvPr id="512165800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396958036" name="Picture">
+                  <wp:docPr id="319018142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396958036" name="Picture"/>
+                          <pic:cNvPr id="319018142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150216715" name="Picture">
+                  <wp:docPr id="2001084726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150216715" name="Picture"/>
+                          <pic:cNvPr id="2001084726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834645186" name="Picture">
+                  <wp:docPr id="1381550787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834645186" name="Picture"/>
+                          <pic:cNvPr id="1381550787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630124328" name="Picture">
+                  <wp:docPr id="684821327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630124328" name="Picture"/>
+                          <pic:cNvPr id="684821327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005431594" name="Picture">
+                  <wp:docPr id="886720624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005431594" name="Picture"/>
+                          <pic:cNvPr id="886720624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836675917" name="Picture">
+                  <wp:docPr id="1269586704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836675917" name="Picture"/>
+                          <pic:cNvPr id="1269586704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61429769" name="Picture">
+                  <wp:docPr id="456047320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61429769" name="Picture"/>
+                          <pic:cNvPr id="456047320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636268586" name="Picture">
+                  <wp:docPr id="854791798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636268586" name="Picture"/>
+                          <pic:cNvPr id="854791798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193053965" name="Picture">
+                  <wp:docPr id="118175246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193053965" name="Picture"/>
+                          <pic:cNvPr id="118175246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009220850" name="Picture">
+                  <wp:docPr id="337745165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009220850" name="Picture"/>
+                          <pic:cNvPr id="337745165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021945018" name="Picture">
+                  <wp:docPr id="1289472485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021945018" name="Picture"/>
+                          <pic:cNvPr id="1289472485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471568669" name="Picture">
+                  <wp:docPr id="2013832568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471568669" name="Picture"/>
+                          <pic:cNvPr id="2013832568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591640734" name="Picture">
+                        <wp:docPr id="1676392841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591640734" name="Picture"/>
+                                <pic:cNvPr id="1676392841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179148632" name="Picture">
+                  <wp:docPr id="1584784361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179148632" name="Picture"/>
+                          <pic:cNvPr id="1584784361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709882888" name="Picture">
+                  <wp:docPr id="1109146237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709882888" name="Picture"/>
+                          <pic:cNvPr id="1109146237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032804736" name="Picture">
+                  <wp:docPr id="651843600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032804736" name="Picture"/>
+                          <pic:cNvPr id="651843600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730160694" name="Picture">
+                  <wp:docPr id="977834137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730160694" name="Picture"/>
+                          <pic:cNvPr id="977834137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571398753" name="Picture">
+                  <wp:docPr id="332139679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571398753" name="Picture"/>
+                          <pic:cNvPr id="332139679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726527952" name="Picture">
+                  <wp:docPr id="2144925097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726527952" name="Picture"/>
+                          <pic:cNvPr id="2144925097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609083780" name="Picture">
+                        <wp:docPr id="979046157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609083780" name="Picture"/>
+                                <pic:cNvPr id="979046157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441084968" name="Picture">
+                  <wp:docPr id="1113637045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441084968" name="Picture"/>
+                          <pic:cNvPr id="1113637045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696048876" name="Picture">
+                  <wp:docPr id="619555750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696048876" name="Picture"/>
+                          <pic:cNvPr id="619555750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902545230" name="Picture">
+                  <wp:docPr id="717323418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902545230" name="Picture"/>
+                          <pic:cNvPr id="717323418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44414,57 +44414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941577243" name="Picture">
+                  <wp:docPr id="1379371438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941577243" name="Picture"/>
+                          <pic:cNvPr id="1379371438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44485,57 +44485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625797938" name="Picture">
+                  <wp:docPr id="458143957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625797938" name="Picture"/>
+                          <pic:cNvPr id="458143957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44899,57 +44899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621706393" name="Picture">
+                  <wp:docPr id="986329738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621706393" name="Picture"/>
+                          <pic:cNvPr id="986329738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>