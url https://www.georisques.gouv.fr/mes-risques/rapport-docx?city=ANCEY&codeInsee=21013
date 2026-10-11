--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232713928" name="Picture">
+                  <wp:docPr id="1161084530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232713928" name="Picture"/>
+                          <pic:cNvPr id="1161084530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025735221" name="Picture">
+                  <wp:docPr id="1222763207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025735221" name="Picture"/>
+                          <pic:cNvPr id="1222763207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1188709281" name="Picture">
+                        <wp:docPr id="1808952944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1188709281" name="Picture"/>
+                                <pic:cNvPr id="1808952944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306973435" name="Picture">
+                  <wp:docPr id="343331546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306973435" name="Picture"/>
+                          <pic:cNvPr id="343331546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622567616" name="Picture">
+                  <wp:docPr id="1348766651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622567616" name="Picture"/>
+                          <pic:cNvPr id="1348766651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709524828" name="Picture">
+                  <wp:docPr id="1399440263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709524828" name="Picture"/>
+                          <pic:cNvPr id="1399440263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981215311" name="Picture">
+                  <wp:docPr id="40664426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981215311" name="Picture"/>
+                          <pic:cNvPr id="40664426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040536676" name="Picture">
+                  <wp:docPr id="340029488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040536676" name="Picture"/>
+                          <pic:cNvPr id="340029488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467046476" name="Picture">
+                        <wp:docPr id="1371051512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467046476" name="Picture"/>
+                                <pic:cNvPr id="1371051512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095697690" name="Picture">
+                        <wp:docPr id="303202057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095697690" name="Picture"/>
+                                <pic:cNvPr id="303202057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904106323" name="Picture">
+                        <wp:docPr id="175588615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904106323" name="Picture"/>
+                                <pic:cNvPr id="175588615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061823087" name="Picture">
+                        <wp:docPr id="151978446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061823087" name="Picture"/>
+                                <pic:cNvPr id="151978446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887332202" name="Picture">
+                        <wp:docPr id="1950940105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887332202" name="Picture"/>
+                                <pic:cNvPr id="1950940105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967195783" name="Picture">
+                        <wp:docPr id="698810541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967195783" name="Picture"/>
+                                <pic:cNvPr id="698810541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143012609" name="Picture">
+                        <wp:docPr id="1096855503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143012609" name="Picture"/>
+                                <pic:cNvPr id="1096855503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204471323" name="Picture">
+                        <wp:docPr id="649956716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204471323" name="Picture"/>
+                                <pic:cNvPr id="649956716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831797293" name="Picture">
+                        <wp:docPr id="405624355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831797293" name="Picture"/>
+                                <pic:cNvPr id="405624355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797591835" name="Picture">
+                        <wp:docPr id="375197268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797591835" name="Picture"/>
+                                <pic:cNvPr id="375197268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108696830" name="Picture">
+                        <wp:docPr id="1770074660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108696830" name="Picture"/>
+                                <pic:cNvPr id="1770074660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280564858" name="Picture">
+                        <wp:docPr id="579598712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280564858" name="Picture"/>
+                                <pic:cNvPr id="579598712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179429806" name="Picture">
+                        <wp:docPr id="1217243559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179429806" name="Picture"/>
+                                <pic:cNvPr id="1217243559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748204895" name="Picture">
+                        <wp:docPr id="137588002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748204895" name="Picture"/>
+                                <pic:cNvPr id="137588002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019603416" name="Picture">
+                        <wp:docPr id="1152696871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019603416" name="Picture"/>
+                                <pic:cNvPr id="1152696871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872133575" name="Picture">
+                  <wp:docPr id="2055287414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872133575" name="Picture"/>
+                          <pic:cNvPr id="2055287414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489554465" name="Picture">
+                  <wp:docPr id="1434426876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489554465" name="Picture"/>
+                          <pic:cNvPr id="1434426876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658463973" name="Picture">
+                  <wp:docPr id="812737264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658463973" name="Picture"/>
+                          <pic:cNvPr id="812737264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741456110" name="Picture">
+                  <wp:docPr id="1813446682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741456110" name="Picture"/>
+                          <pic:cNvPr id="1813446682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402450442" name="Picture">
+                  <wp:docPr id="119401175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402450442" name="Picture"/>
+                          <pic:cNvPr id="119401175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620936157" name="Picture">
+                  <wp:docPr id="1555323434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620936157" name="Picture"/>
+                          <pic:cNvPr id="1555323434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786656048" name="Picture">
+                        <wp:docPr id="1167019552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786656048" name="Picture"/>
+                                <pic:cNvPr id="1167019552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042687579" name="Picture">
+                  <wp:docPr id="1623859720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042687579" name="Picture"/>
+                          <pic:cNvPr id="1623859720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389847776" name="Picture">
+                  <wp:docPr id="1464196180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389847776" name="Picture"/>
+                          <pic:cNvPr id="1464196180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217115266" name="Picture">
+                  <wp:docPr id="1753511634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217115266" name="Picture"/>
+                          <pic:cNvPr id="1753511634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219517900" name="Picture">
+                  <wp:docPr id="1810682723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219517900" name="Picture"/>
+                          <pic:cNvPr id="1810682723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436477600" name="Picture">
+                  <wp:docPr id="1556132045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436477600" name="Picture"/>
+                          <pic:cNvPr id="1556132045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936036440" name="Picture">
+                  <wp:docPr id="855185054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936036440" name="Picture"/>
+                          <pic:cNvPr id="855185054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464492987" name="Picture">
+                        <wp:docPr id="446100297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464492987" name="Picture"/>
+                                <pic:cNvPr id="446100297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554880534" name="Picture">
+                  <wp:docPr id="2037314408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554880534" name="Picture"/>
+                          <pic:cNvPr id="2037314408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625026612" name="Picture">
+                  <wp:docPr id="1414482871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625026612" name="Picture"/>
+                          <pic:cNvPr id="1414482871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209956967" name="Picture">
+                  <wp:docPr id="1046472718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209956967" name="Picture"/>
+                          <pic:cNvPr id="1046472718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921401597" name="Picture">
+                  <wp:docPr id="2115837920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921401597" name="Picture"/>
+                          <pic:cNvPr id="2115837920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765345076" name="Picture">
+                  <wp:docPr id="906241848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765345076" name="Picture"/>
+                          <pic:cNvPr id="906241848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159582239" name="Picture">
+                  <wp:docPr id="1755756516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159582239" name="Picture"/>
+                          <pic:cNvPr id="1755756516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120160319" name="Picture">
+                        <wp:docPr id="1704752743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120160319" name="Picture"/>
+                                <pic:cNvPr id="1704752743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224259540" name="Picture">
+                  <wp:docPr id="1406608556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224259540" name="Picture"/>
+                          <pic:cNvPr id="1406608556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127489899" name="Picture">
+                  <wp:docPr id="478140762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127489899" name="Picture"/>
+                          <pic:cNvPr id="478140762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762184772" name="Picture">
+                  <wp:docPr id="1191913137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762184772" name="Picture"/>
+                          <pic:cNvPr id="1191913137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761674387" name="Picture">
+                  <wp:docPr id="80156084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761674387" name="Picture"/>
+                          <pic:cNvPr id="80156084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278381855" name="Picture">
+                  <wp:docPr id="1652494090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278381855" name="Picture"/>
+                          <pic:cNvPr id="1652494090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305749637" name="Picture">
+                  <wp:docPr id="786534811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305749637" name="Picture"/>
+                          <pic:cNvPr id="786534811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547103287" name="Picture">
+                        <wp:docPr id="1725194913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547103287" name="Picture"/>
+                                <pic:cNvPr id="1725194913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022280663" name="Picture">
+                  <wp:docPr id="1142643369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022280663" name="Picture"/>
+                          <pic:cNvPr id="1142643369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44860408" name="Picture">
+                  <wp:docPr id="374702708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44860408" name="Picture"/>
+                          <pic:cNvPr id="374702708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731677773" name="Picture">
+                  <wp:docPr id="226532190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731677773" name="Picture"/>
+                          <pic:cNvPr id="226532190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430773122" name="Picture">
+                  <wp:docPr id="203402785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430773122" name="Picture"/>
+                          <pic:cNvPr id="203402785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406494098" name="Picture">
+                  <wp:docPr id="1840792622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406494098" name="Picture"/>
+                          <pic:cNvPr id="1840792622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798742632" name="Picture">
+                  <wp:docPr id="858885353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798742632" name="Picture"/>
+                          <pic:cNvPr id="858885353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174731468" name="Picture">
+                        <wp:docPr id="1968959956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174731468" name="Picture"/>
+                                <pic:cNvPr id="1968959956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377835222" name="Picture">
+                  <wp:docPr id="944668559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377835222" name="Picture"/>
+                          <pic:cNvPr id="944668559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121731849" name="Picture">
+                  <wp:docPr id="1334682656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121731849" name="Picture"/>
+                          <pic:cNvPr id="1334682656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140091546" name="Picture">
+                  <wp:docPr id="499667511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140091546" name="Picture"/>
+                          <pic:cNvPr id="499667511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921280211" name="Picture">
+                  <wp:docPr id="836575369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921280211" name="Picture"/>
+                          <pic:cNvPr id="836575369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45288,57 +45288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981213748" name="Picture">
+                  <wp:docPr id="324218422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981213748" name="Picture"/>
+                          <pic:cNvPr id="324218422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45702,57 +45702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513893723" name="Picture">
+                  <wp:docPr id="1280679809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513893723" name="Picture"/>
+                          <pic:cNvPr id="1280679809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>