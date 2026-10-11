--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600304037" name="Picture">
+                  <wp:docPr id="2080286337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600304037" name="Picture"/>
+                          <pic:cNvPr id="2080286337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301217755" name="Picture">
+                  <wp:docPr id="780144457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301217755" name="Picture"/>
+                          <pic:cNvPr id="780144457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720645882" name="Picture">
+                        <wp:docPr id="1616972284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720645882" name="Picture"/>
+                                <pic:cNvPr id="1616972284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146202920" name="Picture">
+                  <wp:docPr id="17180729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146202920" name="Picture"/>
+                          <pic:cNvPr id="17180729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929305913" name="Picture">
+                  <wp:docPr id="166098874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929305913" name="Picture"/>
+                          <pic:cNvPr id="166098874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547224552" name="Picture">
+                  <wp:docPr id="355180813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547224552" name="Picture"/>
+                          <pic:cNvPr id="355180813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292103972" name="Picture">
+                  <wp:docPr id="546571031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292103972" name="Picture"/>
+                          <pic:cNvPr id="546571031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446091801" name="Picture">
+                  <wp:docPr id="266033659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446091801" name="Picture"/>
+                          <pic:cNvPr id="266033659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951997347" name="Picture">
+                        <wp:docPr id="1436505176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951997347" name="Picture"/>
+                                <pic:cNvPr id="1436505176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790363735" name="Picture">
+                        <wp:docPr id="1124858304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790363735" name="Picture"/>
+                                <pic:cNvPr id="1124858304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779074578" name="Picture">
+                        <wp:docPr id="1231312874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779074578" name="Picture"/>
+                                <pic:cNvPr id="1231312874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766375808" name="Picture">
+                        <wp:docPr id="21066772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766375808" name="Picture"/>
+                                <pic:cNvPr id="21066772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619563705" name="Picture">
+                        <wp:docPr id="793769161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619563705" name="Picture"/>
+                                <pic:cNvPr id="793769161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="379906472" name="Picture">
+                        <wp:docPr id="977719508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="379906472" name="Picture"/>
+                                <pic:cNvPr id="977719508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1223175979" name="Picture">
+                        <wp:docPr id="156656503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1223175979" name="Picture"/>
+                                <pic:cNvPr id="156656503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889390237" name="Picture">
+                        <wp:docPr id="13406543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889390237" name="Picture"/>
+                                <pic:cNvPr id="13406543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451306940" name="Picture">
+                        <wp:docPr id="1563870643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451306940" name="Picture"/>
+                                <pic:cNvPr id="1563870643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550000134" name="Picture">
+                        <wp:docPr id="510134011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550000134" name="Picture"/>
+                                <pic:cNvPr id="510134011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093559375" name="Picture">
+                        <wp:docPr id="554351163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093559375" name="Picture"/>
+                                <pic:cNvPr id="554351163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059234036" name="Picture">
+                        <wp:docPr id="2122247046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059234036" name="Picture"/>
+                                <pic:cNvPr id="2122247046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11646,57 +11646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804913991" name="Picture">
+                  <wp:docPr id="910873676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804913991" name="Picture"/>
+                          <pic:cNvPr id="910873676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11735,57 +11735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680139605" name="Picture">
+                  <wp:docPr id="324143655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680139605" name="Picture"/>
+                          <pic:cNvPr id="324143655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12379,57 +12379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402084187" name="Picture">
+                  <wp:docPr id="2093659559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402084187" name="Picture"/>
+                          <pic:cNvPr id="2093659559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13607,57 +13607,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261800687" name="Picture">
+                  <wp:docPr id="631559161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261800687" name="Picture"/>
+                          <pic:cNvPr id="631559161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13710,57 +13710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912930271" name="Picture">
+                  <wp:docPr id="195314461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912930271" name="Picture"/>
+                          <pic:cNvPr id="195314461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15089,57 +15089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210250142" name="Picture">
+                  <wp:docPr id="1063101029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210250142" name="Picture"/>
+                          <pic:cNvPr id="1063101029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16214,57 +16214,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761266814" name="Picture">
+                        <wp:docPr id="1651983131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761266814" name="Picture"/>
+                                <pic:cNvPr id="1651983131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17117,57 +17117,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145428498" name="Picture">
+                        <wp:docPr id="237365142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145428498" name="Picture"/>
+                                <pic:cNvPr id="237365142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18723,57 +18723,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039825973" name="Picture">
+                  <wp:docPr id="123448361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039825973" name="Picture"/>
+                          <pic:cNvPr id="123448361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18812,57 +18812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226119008" name="Picture">
+                  <wp:docPr id="1278848826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226119008" name="Picture"/>
+                          <pic:cNvPr id="1278848826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19456,57 +19456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728414615" name="Picture">
+                  <wp:docPr id="1828841596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728414615" name="Picture"/>
+                          <pic:cNvPr id="1828841596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20454,57 +20454,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315541866" name="Picture">
+                  <wp:docPr id="329417974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315541866" name="Picture"/>
+                          <pic:cNvPr id="329417974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20557,57 +20557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521681739" name="Picture">
+                  <wp:docPr id="1495677269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521681739" name="Picture"/>
+                          <pic:cNvPr id="1495677269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21938,57 +21938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692025243" name="Picture">
+                  <wp:docPr id="1044992255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692025243" name="Picture"/>
+                          <pic:cNvPr id="1044992255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23100,57 +23100,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760712061" name="Picture">
+                        <wp:docPr id="113884875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760712061" name="Picture"/>
+                                <pic:cNvPr id="113884875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24075,57 +24075,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155507358" name="Picture">
+                        <wp:docPr id="2067333130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155507358" name="Picture"/>
+                                <pic:cNvPr id="2067333130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25484,57 +25484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9214701" name="Picture">
+                  <wp:docPr id="467973471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9214701" name="Picture"/>
+                          <pic:cNvPr id="467973471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25573,57 +25573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469083098" name="Picture">
+                  <wp:docPr id="1974131573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469083098" name="Picture"/>
+                          <pic:cNvPr id="1974131573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26253,57 +26253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388101900" name="Picture">
+                  <wp:docPr id="2078991033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388101900" name="Picture"/>
+                          <pic:cNvPr id="2078991033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27314,57 +27314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654265414" name="Picture">
+                  <wp:docPr id="2015283067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654265414" name="Picture"/>
+                          <pic:cNvPr id="2015283067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27417,57 +27417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72773558" name="Picture">
+                  <wp:docPr id="469664326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72773558" name="Picture"/>
+                          <pic:cNvPr id="469664326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28881,57 +28881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378899984" name="Picture">
+                  <wp:docPr id="143077147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378899984" name="Picture"/>
+                          <pic:cNvPr id="143077147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30088,57 +30088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678206343" name="Picture">
+                        <wp:docPr id="188453416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678206343" name="Picture"/>
+                                <pic:cNvPr id="188453416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32485,57 +32485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018634282" name="Picture">
+                  <wp:docPr id="2125600650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018634282" name="Picture"/>
+                          <pic:cNvPr id="2125600650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32556,57 +32556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110735457" name="Picture">
+                  <wp:docPr id="944178021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110735457" name="Picture"/>
+                          <pic:cNvPr id="944178021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33024,57 +33024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248174998" name="Picture">
+                  <wp:docPr id="1874492567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248174998" name="Picture"/>
+                          <pic:cNvPr id="1874492567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34183,57 +34183,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544297550" name="Picture">
+                  <wp:docPr id="392469693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544297550" name="Picture"/>
+                          <pic:cNvPr id="392469693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34272,57 +34272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805706393" name="Picture">
+                  <wp:docPr id="389609759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805706393" name="Picture"/>
+                          <pic:cNvPr id="389609759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34916,57 +34916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213812072" name="Picture">
+                  <wp:docPr id="735736235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213812072" name="Picture"/>
+                          <pic:cNvPr id="735736235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35914,57 +35914,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986427439" name="Picture">
+                  <wp:docPr id="1324574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986427439" name="Picture"/>
+                          <pic:cNvPr id="1324574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623794848" name="Picture">
+                  <wp:docPr id="1223521033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623794848" name="Picture"/>
+                          <pic:cNvPr id="1223521033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37394,57 +37394,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393244664" name="Picture">
+                  <wp:docPr id="4325855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393244664" name="Picture"/>
+                          <pic:cNvPr id="4325855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38537,57 +38537,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136930408" name="Picture">
+                        <wp:docPr id="35784851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136930408" name="Picture"/>
+                                <pic:cNvPr id="35784851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39758,57 +39758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964034690" name="Picture">
+                  <wp:docPr id="310296049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964034690" name="Picture"/>
+                          <pic:cNvPr id="310296049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39829,57 +39829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293744857" name="Picture">
+                  <wp:docPr id="328512316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293744857" name="Picture"/>
+                          <pic:cNvPr id="328512316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40243,57 +40243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743792530" name="Picture">
+                  <wp:docPr id="91807352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743792530" name="Picture"/>
+                          <pic:cNvPr id="91807352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>