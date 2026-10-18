--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382343578" name="Picture">
+                  <wp:docPr id="1182073192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382343578" name="Picture"/>
+                          <pic:cNvPr id="1182073192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399631192" name="Picture">
+                  <wp:docPr id="383779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399631192" name="Picture"/>
+                          <pic:cNvPr id="383779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106282744" name="Picture">
+                        <wp:docPr id="883426923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106282744" name="Picture"/>
+                                <pic:cNvPr id="883426923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559329286" name="Picture">
+                  <wp:docPr id="1454385687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559329286" name="Picture"/>
+                          <pic:cNvPr id="1454385687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328210780" name="Picture">
+                  <wp:docPr id="1415941139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328210780" name="Picture"/>
+                          <pic:cNvPr id="1415941139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042971131" name="Picture">
+                  <wp:docPr id="1998509337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042971131" name="Picture"/>
+                          <pic:cNvPr id="1998509337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86626158" name="Picture">
+                  <wp:docPr id="851481085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86626158" name="Picture"/>
+                          <pic:cNvPr id="851481085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128050214" name="Picture">
+                  <wp:docPr id="1601519571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128050214" name="Picture"/>
+                          <pic:cNvPr id="1601519571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153054092" name="Picture">
+                        <wp:docPr id="1744881577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153054092" name="Picture"/>
+                                <pic:cNvPr id="1744881577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48873978" name="Picture">
+                        <wp:docPr id="203879352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48873978" name="Picture"/>
+                                <pic:cNvPr id="203879352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202900556" name="Picture">
+                        <wp:docPr id="1128461700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202900556" name="Picture"/>
+                                <pic:cNvPr id="1128461700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264404095" name="Picture">
+                        <wp:docPr id="1407581192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264404095" name="Picture"/>
+                                <pic:cNvPr id="1407581192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409402904" name="Picture">
+                        <wp:docPr id="546395053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409402904" name="Picture"/>
+                                <pic:cNvPr id="546395053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014016579" name="Picture">
+                        <wp:docPr id="573761871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014016579" name="Picture"/>
+                                <pic:cNvPr id="573761871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531086376" name="Picture">
+                        <wp:docPr id="194700306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531086376" name="Picture"/>
+                                <pic:cNvPr id="194700306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706440354" name="Picture">
+                        <wp:docPr id="1009496202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706440354" name="Picture"/>
+                                <pic:cNvPr id="1009496202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116345051" name="Picture">
+                        <wp:docPr id="1037431045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116345051" name="Picture"/>
+                                <pic:cNvPr id="1037431045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342576031" name="Picture">
+                        <wp:docPr id="2086470700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342576031" name="Picture"/>
+                                <pic:cNvPr id="2086470700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883871522" name="Picture">
+                        <wp:docPr id="144675070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883871522" name="Picture"/>
+                                <pic:cNvPr id="144675070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571353788" name="Picture">
+                        <wp:docPr id="1003283352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571353788" name="Picture"/>
+                                <pic:cNvPr id="1003283352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243714868" name="Picture">
+                        <wp:docPr id="674876259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243714868" name="Picture"/>
+                                <pic:cNvPr id="674876259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095940460" name="Picture">
+                        <wp:docPr id="80227164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095940460" name="Picture"/>
+                                <pic:cNvPr id="80227164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393006919" name="Picture">
+                        <wp:docPr id="1820722313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393006919" name="Picture"/>
+                                <pic:cNvPr id="1820722313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844558444" name="Picture">
+                  <wp:docPr id="1701453508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844558444" name="Picture"/>
+                          <pic:cNvPr id="1701453508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568153144" name="Picture">
+                  <wp:docPr id="802418656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568153144" name="Picture"/>
+                          <pic:cNvPr id="802418656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74687565" name="Picture">
+                  <wp:docPr id="379815353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74687565" name="Picture"/>
+                          <pic:cNvPr id="379815353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287951238" name="Picture">
+                  <wp:docPr id="1316823728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287951238" name="Picture"/>
+                          <pic:cNvPr id="1316823728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581450546" name="Picture">
+                  <wp:docPr id="836571491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581450546" name="Picture"/>
+                          <pic:cNvPr id="836571491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342422201" name="Picture">
+                  <wp:docPr id="426348499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342422201" name="Picture"/>
+                          <pic:cNvPr id="426348499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567714676" name="Picture">
+                        <wp:docPr id="157683985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567714676" name="Picture"/>
+                                <pic:cNvPr id="157683985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77091892" name="Picture">
+                  <wp:docPr id="1283197759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77091892" name="Picture"/>
+                          <pic:cNvPr id="1283197759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705346396" name="Picture">
+                  <wp:docPr id="700583275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705346396" name="Picture"/>
+                          <pic:cNvPr id="700583275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912358815" name="Picture">
+                  <wp:docPr id="278233051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912358815" name="Picture"/>
+                          <pic:cNvPr id="278233051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305859597" name="Picture">
+                  <wp:docPr id="2143620110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305859597" name="Picture"/>
+                          <pic:cNvPr id="2143620110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285872510" name="Picture">
+                  <wp:docPr id="916838404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285872510" name="Picture"/>
+                          <pic:cNvPr id="916838404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691547506" name="Picture">
+                  <wp:docPr id="1942005798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691547506" name="Picture"/>
+                          <pic:cNvPr id="1942005798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561197287" name="Picture">
+                        <wp:docPr id="462819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561197287" name="Picture"/>
+                                <pic:cNvPr id="462819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643324921" name="Picture">
+                        <wp:docPr id="1669709578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643324921" name="Picture"/>
+                                <pic:cNvPr id="1669709578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394291170" name="Picture">
+                  <wp:docPr id="1531305102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394291170" name="Picture"/>
+                          <pic:cNvPr id="1531305102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003996426" name="Picture">
+                  <wp:docPr id="370647189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003996426" name="Picture"/>
+                          <pic:cNvPr id="370647189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875104490" name="Picture">
+                  <wp:docPr id="1001696759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875104490" name="Picture"/>
+                          <pic:cNvPr id="1001696759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092693122" name="Picture">
+                  <wp:docPr id="2032541991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092693122" name="Picture"/>
+                          <pic:cNvPr id="2032541991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266970207" name="Picture">
+                  <wp:docPr id="1343888769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266970207" name="Picture"/>
+                          <pic:cNvPr id="1343888769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051586725" name="Picture">
+                  <wp:docPr id="950138615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051586725" name="Picture"/>
+                          <pic:cNvPr id="950138615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349258732" name="Picture">
+                        <wp:docPr id="1821895181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349258732" name="Picture"/>
+                                <pic:cNvPr id="1821895181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875777750" name="Picture">
+                  <wp:docPr id="1538703142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875777750" name="Picture"/>
+                          <pic:cNvPr id="1538703142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259702263" name="Picture">
+                  <wp:docPr id="1542609549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259702263" name="Picture"/>
+                          <pic:cNvPr id="1542609549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002139708" name="Picture">
+                  <wp:docPr id="595333975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002139708" name="Picture"/>
+                          <pic:cNvPr id="595333975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346356872" name="Picture">
+                  <wp:docPr id="642570672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346356872" name="Picture"/>
+                          <pic:cNvPr id="642570672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399641411" name="Picture">
+                  <wp:docPr id="499345042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399641411" name="Picture"/>
+                          <pic:cNvPr id="499345042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428080686" name="Picture">
+                  <wp:docPr id="1208974508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428080686" name="Picture"/>
+                          <pic:cNvPr id="1208974508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305431242" name="Picture">
+                        <wp:docPr id="1550689100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305431242" name="Picture"/>
+                                <pic:cNvPr id="1550689100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419511089" name="Picture">
+                  <wp:docPr id="33251436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419511089" name="Picture"/>
+                          <pic:cNvPr id="33251436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669507700" name="Picture">
+                  <wp:docPr id="817747164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669507700" name="Picture"/>
+                          <pic:cNvPr id="817747164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969316582" name="Picture">
+                  <wp:docPr id="2100806508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969316582" name="Picture"/>
+                          <pic:cNvPr id="2100806508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041728252" name="Picture">
+                  <wp:docPr id="1395830027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041728252" name="Picture"/>
+                          <pic:cNvPr id="1395830027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034887950" name="Picture">
+                  <wp:docPr id="386677419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034887950" name="Picture"/>
+                          <pic:cNvPr id="386677419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391361565" name="Picture">
+                  <wp:docPr id="1731082800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391361565" name="Picture"/>
+                          <pic:cNvPr id="1731082800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290113954" name="Picture">
+                  <wp:docPr id="463386858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290113954" name="Picture"/>
+                          <pic:cNvPr id="463386858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198659619" name="Picture">
+                  <wp:docPr id="1899769233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198659619" name="Picture"/>
+                          <pic:cNvPr id="1899769233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466484843" name="Picture">
+                  <wp:docPr id="1219244243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466484843" name="Picture"/>
+                          <pic:cNvPr id="1219244243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>