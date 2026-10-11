--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929995953" name="Picture">
+                  <wp:docPr id="1540283632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929995953" name="Picture"/>
+                          <pic:cNvPr id="1540283632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469897010" name="Picture">
+                  <wp:docPr id="1216743098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469897010" name="Picture"/>
+                          <pic:cNvPr id="1216743098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811740342" name="Picture">
+                        <wp:docPr id="1344481191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811740342" name="Picture"/>
+                                <pic:cNvPr id="1344481191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112821622" name="Picture">
+                  <wp:docPr id="491932573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112821622" name="Picture"/>
+                          <pic:cNvPr id="491932573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029979921" name="Picture">
+                  <wp:docPr id="1039184952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029979921" name="Picture"/>
+                          <pic:cNvPr id="1039184952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140166911" name="Picture">
+                  <wp:docPr id="66072389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140166911" name="Picture"/>
+                          <pic:cNvPr id="66072389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340872501" name="Picture">
+                  <wp:docPr id="1925704615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340872501" name="Picture"/>
+                          <pic:cNvPr id="1925704615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584206744" name="Picture">
+                  <wp:docPr id="162656148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584206744" name="Picture"/>
+                          <pic:cNvPr id="162656148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867371099" name="Picture">
+                        <wp:docPr id="1174469745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867371099" name="Picture"/>
+                                <pic:cNvPr id="1174469745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140184292" name="Picture">
+                        <wp:docPr id="754097754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140184292" name="Picture"/>
+                                <pic:cNvPr id="754097754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932092741" name="Picture">
+                        <wp:docPr id="1166638250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932092741" name="Picture"/>
+                                <pic:cNvPr id="1166638250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421835410" name="Picture">
+                        <wp:docPr id="2130021991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421835410" name="Picture"/>
+                                <pic:cNvPr id="2130021991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015174216" name="Picture">
+                        <wp:docPr id="1083660907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015174216" name="Picture"/>
+                                <pic:cNvPr id="1083660907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278033900" name="Picture">
+                        <wp:docPr id="1273348456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278033900" name="Picture"/>
+                                <pic:cNvPr id="1273348456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133489057" name="Picture">
+                        <wp:docPr id="2121179341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133489057" name="Picture"/>
+                                <pic:cNvPr id="2121179341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858792260" name="Picture">
+                        <wp:docPr id="1842965770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858792260" name="Picture"/>
+                                <pic:cNvPr id="1842965770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020323429" name="Picture">
+                        <wp:docPr id="567516444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020323429" name="Picture"/>
+                                <pic:cNvPr id="567516444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953325659" name="Picture">
+                        <wp:docPr id="162019184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953325659" name="Picture"/>
+                                <pic:cNvPr id="162019184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862596402" name="Picture">
+                        <wp:docPr id="2056699230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862596402" name="Picture"/>
+                                <pic:cNvPr id="2056699230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143965051" name="Picture">
+                        <wp:docPr id="1254511232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143965051" name="Picture"/>
+                                <pic:cNvPr id="1254511232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565091168" name="Picture">
+                        <wp:docPr id="89407795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565091168" name="Picture"/>
+                                <pic:cNvPr id="89407795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313333171" name="Picture">
+                        <wp:docPr id="774218188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313333171" name="Picture"/>
+                                <pic:cNvPr id="774218188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190144075" name="Picture">
+                        <wp:docPr id="1273131125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190144075" name="Picture"/>
+                                <pic:cNvPr id="1273131125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089823018" name="Picture">
+                  <wp:docPr id="828845472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089823018" name="Picture"/>
+                          <pic:cNvPr id="828845472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789750433" name="Picture">
+                  <wp:docPr id="374505025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789750433" name="Picture"/>
+                          <pic:cNvPr id="374505025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548263974" name="Picture">
+                  <wp:docPr id="912131245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548263974" name="Picture"/>
+                          <pic:cNvPr id="912131245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75068356" name="Picture">
+                  <wp:docPr id="1861122851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75068356" name="Picture"/>
+                          <pic:cNvPr id="1861122851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223846076" name="Picture">
+                  <wp:docPr id="361307057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223846076" name="Picture"/>
+                          <pic:cNvPr id="361307057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086769650" name="Picture">
+                  <wp:docPr id="1998289779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086769650" name="Picture"/>
+                          <pic:cNvPr id="1998289779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033558352" name="Picture">
+                        <wp:docPr id="1067935604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033558352" name="Picture"/>
+                                <pic:cNvPr id="1067935604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896472446" name="Picture">
+                  <wp:docPr id="1925688803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896472446" name="Picture"/>
+                          <pic:cNvPr id="1925688803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065848635" name="Picture">
+                  <wp:docPr id="991059162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065848635" name="Picture"/>
+                          <pic:cNvPr id="991059162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794384940" name="Picture">
+                  <wp:docPr id="1057624075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794384940" name="Picture"/>
+                          <pic:cNvPr id="1057624075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635950606" name="Picture">
+                  <wp:docPr id="1994454897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635950606" name="Picture"/>
+                          <pic:cNvPr id="1994454897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691212386" name="Picture">
+                  <wp:docPr id="742032196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691212386" name="Picture"/>
+                          <pic:cNvPr id="742032196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499818058" name="Picture">
+                  <wp:docPr id="1063154441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499818058" name="Picture"/>
+                          <pic:cNvPr id="1063154441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856260704" name="Picture">
+                        <wp:docPr id="233354800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856260704" name="Picture"/>
+                                <pic:cNvPr id="233354800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117623111" name="Picture">
+                  <wp:docPr id="151635085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117623111" name="Picture"/>
+                          <pic:cNvPr id="151635085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686784822" name="Picture">
+                  <wp:docPr id="1538536104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686784822" name="Picture"/>
+                          <pic:cNvPr id="1538536104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371438729" name="Picture">
+                  <wp:docPr id="1250883595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371438729" name="Picture"/>
+                          <pic:cNvPr id="1250883595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364837041" name="Picture">
+                  <wp:docPr id="1914384051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364837041" name="Picture"/>
+                          <pic:cNvPr id="1914384051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103614097" name="Picture">
+                  <wp:docPr id="423993524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103614097" name="Picture"/>
+                          <pic:cNvPr id="423993524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689750233" name="Picture">
+                  <wp:docPr id="1898459737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689750233" name="Picture"/>
+                          <pic:cNvPr id="1898459737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376212187" name="Picture">
+                  <wp:docPr id="148216084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376212187" name="Picture"/>
+                          <pic:cNvPr id="148216084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322597261" name="Picture">
+                  <wp:docPr id="954189997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322597261" name="Picture"/>
+                          <pic:cNvPr id="954189997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167082092" name="Picture">
+                  <wp:docPr id="516118866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167082092" name="Picture"/>
+                          <pic:cNvPr id="516118866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133006610" name="Picture">
+                  <wp:docPr id="1102645983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133006610" name="Picture"/>
+                          <pic:cNvPr id="1102645983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482373590" name="Picture">
+                  <wp:docPr id="55081511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482373590" name="Picture"/>
+                          <pic:cNvPr id="55081511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719664526" name="Picture">
+                  <wp:docPr id="2018068981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719664526" name="Picture"/>
+                          <pic:cNvPr id="2018068981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464821580" name="Picture">
+                        <wp:docPr id="1439612465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464821580" name="Picture"/>
+                                <pic:cNvPr id="1439612465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44995131" name="Picture">
+                  <wp:docPr id="1736070044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44995131" name="Picture"/>
+                          <pic:cNvPr id="1736070044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258972916" name="Picture">
+                  <wp:docPr id="1538979503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258972916" name="Picture"/>
+                          <pic:cNvPr id="1538979503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184859905" name="Picture">
+                  <wp:docPr id="2036391303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184859905" name="Picture"/>
+                          <pic:cNvPr id="2036391303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313109401" name="Picture">
+                  <wp:docPr id="953804435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313109401" name="Picture"/>
+                          <pic:cNvPr id="953804435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679574835" name="Picture">
+                  <wp:docPr id="1416397668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679574835" name="Picture"/>
+                          <pic:cNvPr id="1416397668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665677491" name="Picture">
+                  <wp:docPr id="1185596726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665677491" name="Picture"/>
+                          <pic:cNvPr id="1185596726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096433562" name="Picture">
+                        <wp:docPr id="293150487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096433562" name="Picture"/>
+                                <pic:cNvPr id="293150487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713362292" name="Picture">
+                  <wp:docPr id="838674431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713362292" name="Picture"/>
+                          <pic:cNvPr id="838674431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942605990" name="Picture">
+                  <wp:docPr id="1671421577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942605990" name="Picture"/>
+                          <pic:cNvPr id="1671421577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172426606" name="Picture">
+                  <wp:docPr id="1530604373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172426606" name="Picture"/>
+                          <pic:cNvPr id="1530604373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44561,57 +44561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678407244" name="Picture">
+                  <wp:docPr id="867711110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678407244" name="Picture"/>
+                          <pic:cNvPr id="867711110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748338129" name="Picture">
+                  <wp:docPr id="776913902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748338129" name="Picture"/>
+                          <pic:cNvPr id="776913902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516999116" name="Picture">
+                  <wp:docPr id="749548785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516999116" name="Picture"/>
+                          <pic:cNvPr id="749548785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>