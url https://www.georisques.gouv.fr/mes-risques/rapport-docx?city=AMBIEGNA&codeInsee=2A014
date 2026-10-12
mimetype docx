--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126808026" name="Picture">
+                  <wp:docPr id="105826775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126808026" name="Picture"/>
+                          <pic:cNvPr id="105826775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451013293" name="Picture">
+                  <wp:docPr id="792188939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451013293" name="Picture"/>
+                          <pic:cNvPr id="792188939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158015826" name="Picture">
+                        <wp:docPr id="560694806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158015826" name="Picture"/>
+                                <pic:cNvPr id="560694806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477630147" name="Picture">
+                  <wp:docPr id="1190028269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477630147" name="Picture"/>
+                          <pic:cNvPr id="1190028269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936855809" name="Picture">
+                  <wp:docPr id="1927140974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936855809" name="Picture"/>
+                          <pic:cNvPr id="1927140974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920334581" name="Picture">
+                  <wp:docPr id="699721835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920334581" name="Picture"/>
+                          <pic:cNvPr id="699721835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102044624" name="Picture">
+                  <wp:docPr id="1751579399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102044624" name="Picture"/>
+                          <pic:cNvPr id="1751579399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425920439" name="Picture">
+                  <wp:docPr id="550383933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425920439" name="Picture"/>
+                          <pic:cNvPr id="550383933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362191998" name="Picture">
+                        <wp:docPr id="1840697975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362191998" name="Picture"/>
+                                <pic:cNvPr id="1840697975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659268251" name="Picture">
+                        <wp:docPr id="397935771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659268251" name="Picture"/>
+                                <pic:cNvPr id="397935771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313830507" name="Picture">
+                        <wp:docPr id="404245696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313830507" name="Picture"/>
+                                <pic:cNvPr id="404245696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941765685" name="Picture">
+                        <wp:docPr id="728558986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941765685" name="Picture"/>
+                                <pic:cNvPr id="728558986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165252779" name="Picture">
+                        <wp:docPr id="359992411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165252779" name="Picture"/>
+                                <pic:cNvPr id="359992411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759398362" name="Picture">
+                        <wp:docPr id="1310893867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759398362" name="Picture"/>
+                                <pic:cNvPr id="1310893867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="785905467" name="Picture">
+                        <wp:docPr id="543274954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="785905467" name="Picture"/>
+                                <pic:cNvPr id="543274954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730458687" name="Picture">
+                        <wp:docPr id="2010032258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730458687" name="Picture"/>
+                                <pic:cNvPr id="2010032258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646668752" name="Picture">
+                        <wp:docPr id="1925976411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646668752" name="Picture"/>
+                                <pic:cNvPr id="1925976411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613607719" name="Picture">
+                        <wp:docPr id="1127459745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613607719" name="Picture"/>
+                                <pic:cNvPr id="1127459745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986355051" name="Picture">
+                        <wp:docPr id="1826212836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986355051" name="Picture"/>
+                                <pic:cNvPr id="1826212836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745661474" name="Picture">
+                        <wp:docPr id="99958667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745661474" name="Picture"/>
+                                <pic:cNvPr id="99958667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="809588782" name="Picture">
+                        <wp:docPr id="587496344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="809588782" name="Picture"/>
+                                <pic:cNvPr id="587496344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794784886" name="Picture">
+                        <wp:docPr id="930747048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794784886" name="Picture"/>
+                                <pic:cNvPr id="930747048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078553577" name="Picture">
+                        <wp:docPr id="1947640702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078553577" name="Picture"/>
+                                <pic:cNvPr id="1947640702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852410748" name="Picture">
+                  <wp:docPr id="199389594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852410748" name="Picture"/>
+                          <pic:cNvPr id="199389594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277644226" name="Picture">
+                  <wp:docPr id="10352539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277644226" name="Picture"/>
+                          <pic:cNvPr id="10352539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269496588" name="Picture">
+                  <wp:docPr id="675964732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269496588" name="Picture"/>
+                          <pic:cNvPr id="675964732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664308769" name="Picture">
+                  <wp:docPr id="1167972041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664308769" name="Picture"/>
+                          <pic:cNvPr id="1167972041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902277633" name="Picture">
+                  <wp:docPr id="1824442907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902277633" name="Picture"/>
+                          <pic:cNvPr id="1824442907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018417839" name="Picture">
+                  <wp:docPr id="76048026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018417839" name="Picture"/>
+                          <pic:cNvPr id="76048026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813344032" name="Picture">
+                        <wp:docPr id="876683807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813344032" name="Picture"/>
+                                <pic:cNvPr id="876683807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787311083" name="Picture">
+                  <wp:docPr id="735552121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787311083" name="Picture"/>
+                          <pic:cNvPr id="735552121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852198800" name="Picture">
+                  <wp:docPr id="110378726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852198800" name="Picture"/>
+                          <pic:cNvPr id="110378726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692932883" name="Picture">
+                  <wp:docPr id="997766641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692932883" name="Picture"/>
+                          <pic:cNvPr id="997766641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350685443" name="Picture">
+                  <wp:docPr id="1826451899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350685443" name="Picture"/>
+                          <pic:cNvPr id="1826451899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495543821" name="Picture">
+                  <wp:docPr id="1704297416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495543821" name="Picture"/>
+                          <pic:cNvPr id="1704297416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260072231" name="Picture">
+                  <wp:docPr id="1691589904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260072231" name="Picture"/>
+                          <pic:cNvPr id="1691589904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639140091" name="Picture">
+                        <wp:docPr id="1786525374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639140091" name="Picture"/>
+                                <pic:cNvPr id="1786525374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713901636" name="Picture">
+                  <wp:docPr id="314514940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713901636" name="Picture"/>
+                          <pic:cNvPr id="314514940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418750165" name="Picture">
+                  <wp:docPr id="492145673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418750165" name="Picture"/>
+                          <pic:cNvPr id="492145673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967109572" name="Picture">
+                  <wp:docPr id="160685702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967109572" name="Picture"/>
+                          <pic:cNvPr id="160685702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798784368" name="Picture">
+                  <wp:docPr id="1111817645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798784368" name="Picture"/>
+                          <pic:cNvPr id="1111817645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353664060" name="Picture">
+                  <wp:docPr id="1644292960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353664060" name="Picture"/>
+                          <pic:cNvPr id="1644292960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27950,57 +27950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974920289" name="Picture">
+                  <wp:docPr id="540823949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974920289" name="Picture"/>
+                          <pic:cNvPr id="540823949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29093,57 +29093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106588572" name="Picture">
+                        <wp:docPr id="1998461989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106588572" name="Picture"/>
+                                <pic:cNvPr id="1998461989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30454,57 +30454,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467723985" name="Picture">
+                  <wp:docPr id="896310130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467723985" name="Picture"/>
+                          <pic:cNvPr id="896310130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30543,57 +30543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819044427" name="Picture">
+                  <wp:docPr id="659933746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819044427" name="Picture"/>
+                          <pic:cNvPr id="659933746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31187,57 +31187,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513784713" name="Picture">
+                  <wp:docPr id="941645568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513784713" name="Picture"/>
+                          <pic:cNvPr id="941645568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143794404" name="Picture">
+                  <wp:docPr id="644513797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143794404" name="Picture"/>
+                          <pic:cNvPr id="644513797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32288,57 +32288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772233894" name="Picture">
+                  <wp:docPr id="387882423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772233894" name="Picture"/>
+                          <pic:cNvPr id="387882423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33667,57 +33667,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976793878" name="Picture">
+                  <wp:docPr id="728704218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976793878" name="Picture"/>
+                          <pic:cNvPr id="728704218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34801,57 +34801,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381929" name="Picture">
+                        <wp:docPr id="1900466708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381929" name="Picture"/>
+                                <pic:cNvPr id="1900466708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35826,57 +35826,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249872322" name="Picture">
+                        <wp:docPr id="1148791673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249872322" name="Picture"/>
+                                <pic:cNvPr id="1148791673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37298,57 +37298,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619203082" name="Picture">
+                  <wp:docPr id="216274709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619203082" name="Picture"/>
+                          <pic:cNvPr id="216274709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37387,57 +37387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150958151" name="Picture">
+                  <wp:docPr id="2077993582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150958151" name="Picture"/>
+                          <pic:cNvPr id="2077993582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38031,57 +38031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808277949" name="Picture">
+                  <wp:docPr id="1007630840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808277949" name="Picture"/>
+                          <pic:cNvPr id="1007630840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39029,57 +39029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402969198" name="Picture">
+                  <wp:docPr id="1209189078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402969198" name="Picture"/>
+                          <pic:cNvPr id="1209189078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39132,57 +39132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363245854" name="Picture">
+                  <wp:docPr id="957746006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363245854" name="Picture"/>
+                          <pic:cNvPr id="957746006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40509,57 +40509,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989116074" name="Picture">
+                  <wp:docPr id="1231720632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989116074" name="Picture"/>
+                          <pic:cNvPr id="1231720632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41652,57 +41652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681218907" name="Picture">
+                        <wp:docPr id="553817743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681218907" name="Picture"/>
+                                <pic:cNvPr id="553817743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42873,57 +42873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580570162" name="Picture">
+                  <wp:docPr id="1013988679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580570162" name="Picture"/>
+                          <pic:cNvPr id="1013988679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42944,57 +42944,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786351475" name="Picture">
+                  <wp:docPr id="118970383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786351475" name="Picture"/>
+                          <pic:cNvPr id="118970383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43358,57 +43358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431269439" name="Picture">
+                  <wp:docPr id="1339876612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431269439" name="Picture"/>
+                          <pic:cNvPr id="1339876612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>