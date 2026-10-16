--- v1 (2026-10-12)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105826775" name="Picture">
+                  <wp:docPr id="2122062771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105826775" name="Picture"/>
+                          <pic:cNvPr id="2122062771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792188939" name="Picture">
+                  <wp:docPr id="2142413769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792188939" name="Picture"/>
+                          <pic:cNvPr id="2142413769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560694806" name="Picture">
+                        <wp:docPr id="927597334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560694806" name="Picture"/>
+                                <pic:cNvPr id="927597334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190028269" name="Picture">
+                  <wp:docPr id="1387894411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190028269" name="Picture"/>
+                          <pic:cNvPr id="1387894411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927140974" name="Picture">
+                  <wp:docPr id="1107928205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927140974" name="Picture"/>
+                          <pic:cNvPr id="1107928205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699721835" name="Picture">
+                  <wp:docPr id="240973352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699721835" name="Picture"/>
+                          <pic:cNvPr id="240973352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751579399" name="Picture">
+                  <wp:docPr id="416253360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751579399" name="Picture"/>
+                          <pic:cNvPr id="416253360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550383933" name="Picture">
+                  <wp:docPr id="1744546756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550383933" name="Picture"/>
+                          <pic:cNvPr id="1744546756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840697975" name="Picture">
+                        <wp:docPr id="2055905539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840697975" name="Picture"/>
+                                <pic:cNvPr id="2055905539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397935771" name="Picture">
+                        <wp:docPr id="1856973164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397935771" name="Picture"/>
+                                <pic:cNvPr id="1856973164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404245696" name="Picture">
+                        <wp:docPr id="768817947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404245696" name="Picture"/>
+                                <pic:cNvPr id="768817947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728558986" name="Picture">
+                        <wp:docPr id="1123036520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728558986" name="Picture"/>
+                                <pic:cNvPr id="1123036520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359992411" name="Picture">
+                        <wp:docPr id="2016991668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359992411" name="Picture"/>
+                                <pic:cNvPr id="2016991668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1310893867" name="Picture">
+                        <wp:docPr id="356765116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1310893867" name="Picture"/>
+                                <pic:cNvPr id="356765116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543274954" name="Picture">
+                        <wp:docPr id="1807304302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543274954" name="Picture"/>
+                                <pic:cNvPr id="1807304302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010032258" name="Picture">
+                        <wp:docPr id="621072440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010032258" name="Picture"/>
+                                <pic:cNvPr id="621072440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925976411" name="Picture">
+                        <wp:docPr id="365630675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925976411" name="Picture"/>
+                                <pic:cNvPr id="365630675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127459745" name="Picture">
+                        <wp:docPr id="1187462861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127459745" name="Picture"/>
+                                <pic:cNvPr id="1187462861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826212836" name="Picture">
+                        <wp:docPr id="1084317429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826212836" name="Picture"/>
+                                <pic:cNvPr id="1084317429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99958667" name="Picture">
+                        <wp:docPr id="737876679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99958667" name="Picture"/>
+                                <pic:cNvPr id="737876679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587496344" name="Picture">
+                        <wp:docPr id="303430402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587496344" name="Picture"/>
+                                <pic:cNvPr id="303430402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930747048" name="Picture">
+                        <wp:docPr id="871768891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930747048" name="Picture"/>
+                                <pic:cNvPr id="871768891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947640702" name="Picture">
+                        <wp:docPr id="1696863304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947640702" name="Picture"/>
+                                <pic:cNvPr id="1696863304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199389594" name="Picture">
+                  <wp:docPr id="402854777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199389594" name="Picture"/>
+                          <pic:cNvPr id="402854777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10352539" name="Picture">
+                  <wp:docPr id="1496768481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10352539" name="Picture"/>
+                          <pic:cNvPr id="1496768481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675964732" name="Picture">
+                  <wp:docPr id="71227003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675964732" name="Picture"/>
+                          <pic:cNvPr id="71227003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167972041" name="Picture">
+                  <wp:docPr id="828766159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167972041" name="Picture"/>
+                          <pic:cNvPr id="828766159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824442907" name="Picture">
+                  <wp:docPr id="1263928007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824442907" name="Picture"/>
+                          <pic:cNvPr id="1263928007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76048026" name="Picture">
+                  <wp:docPr id="245727705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76048026" name="Picture"/>
+                          <pic:cNvPr id="245727705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="876683807" name="Picture">
+                        <wp:docPr id="1458449703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="876683807" name="Picture"/>
+                                <pic:cNvPr id="1458449703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735552121" name="Picture">
+                  <wp:docPr id="1002164525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735552121" name="Picture"/>
+                          <pic:cNvPr id="1002164525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110378726" name="Picture">
+                  <wp:docPr id="1585011207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110378726" name="Picture"/>
+                          <pic:cNvPr id="1585011207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997766641" name="Picture">
+                  <wp:docPr id="2035930106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997766641" name="Picture"/>
+                          <pic:cNvPr id="2035930106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826451899" name="Picture">
+                  <wp:docPr id="508698599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826451899" name="Picture"/>
+                          <pic:cNvPr id="508698599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704297416" name="Picture">
+                  <wp:docPr id="1823765841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704297416" name="Picture"/>
+                          <pic:cNvPr id="1823765841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691589904" name="Picture">
+                  <wp:docPr id="1348403619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691589904" name="Picture"/>
+                          <pic:cNvPr id="1348403619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786525374" name="Picture">
+                        <wp:docPr id="2035582154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786525374" name="Picture"/>
+                                <pic:cNvPr id="2035582154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314514940" name="Picture">
+                  <wp:docPr id="1362018394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314514940" name="Picture"/>
+                          <pic:cNvPr id="1362018394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492145673" name="Picture">
+                  <wp:docPr id="1992229476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492145673" name="Picture"/>
+                          <pic:cNvPr id="1992229476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160685702" name="Picture">
+                  <wp:docPr id="256608039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160685702" name="Picture"/>
+                          <pic:cNvPr id="256608039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111817645" name="Picture">
+                  <wp:docPr id="1534952369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111817645" name="Picture"/>
+                          <pic:cNvPr id="1534952369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644292960" name="Picture">
+                  <wp:docPr id="188914168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644292960" name="Picture"/>
+                          <pic:cNvPr id="188914168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27950,57 +27950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540823949" name="Picture">
+                  <wp:docPr id="2012342197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540823949" name="Picture"/>
+                          <pic:cNvPr id="2012342197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29093,57 +29093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998461989" name="Picture">
+                        <wp:docPr id="421163002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998461989" name="Picture"/>
+                                <pic:cNvPr id="421163002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30454,57 +30454,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896310130" name="Picture">
+                  <wp:docPr id="1638854435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896310130" name="Picture"/>
+                          <pic:cNvPr id="1638854435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30543,57 +30543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659933746" name="Picture">
+                  <wp:docPr id="273879681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659933746" name="Picture"/>
+                          <pic:cNvPr id="273879681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31187,57 +31187,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941645568" name="Picture">
+                  <wp:docPr id="189755523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941645568" name="Picture"/>
+                          <pic:cNvPr id="189755523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644513797" name="Picture">
+                  <wp:docPr id="1806473144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644513797" name="Picture"/>
+                          <pic:cNvPr id="1806473144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32288,57 +32288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387882423" name="Picture">
+                  <wp:docPr id="496696323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387882423" name="Picture"/>
+                          <pic:cNvPr id="496696323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33667,57 +33667,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728704218" name="Picture">
+                  <wp:docPr id="758405526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728704218" name="Picture"/>
+                          <pic:cNvPr id="758405526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34801,57 +34801,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900466708" name="Picture">
+                        <wp:docPr id="2134570974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900466708" name="Picture"/>
+                                <pic:cNvPr id="2134570974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35826,57 +35826,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148791673" name="Picture">
+                        <wp:docPr id="662234834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148791673" name="Picture"/>
+                                <pic:cNvPr id="662234834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37298,57 +37298,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216274709" name="Picture">
+                  <wp:docPr id="954215586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216274709" name="Picture"/>
+                          <pic:cNvPr id="954215586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37387,57 +37387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077993582" name="Picture">
+                  <wp:docPr id="2101626323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077993582" name="Picture"/>
+                          <pic:cNvPr id="2101626323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38031,57 +38031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007630840" name="Picture">
+                  <wp:docPr id="1369134582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007630840" name="Picture"/>
+                          <pic:cNvPr id="1369134582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39029,57 +39029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209189078" name="Picture">
+                  <wp:docPr id="1175969708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209189078" name="Picture"/>
+                          <pic:cNvPr id="1175969708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39132,57 +39132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957746006" name="Picture">
+                  <wp:docPr id="1972081975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957746006" name="Picture"/>
+                          <pic:cNvPr id="1972081975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40509,57 +40509,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231720632" name="Picture">
+                  <wp:docPr id="1292092999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231720632" name="Picture"/>
+                          <pic:cNvPr id="1292092999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41652,57 +41652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553817743" name="Picture">
+                        <wp:docPr id="1333647474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553817743" name="Picture"/>
+                                <pic:cNvPr id="1333647474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42873,57 +42873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013988679" name="Picture">
+                  <wp:docPr id="471801380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013988679" name="Picture"/>
+                          <pic:cNvPr id="471801380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42944,57 +42944,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118970383" name="Picture">
+                  <wp:docPr id="1043511922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118970383" name="Picture"/>
+                          <pic:cNvPr id="1043511922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43358,57 +43358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339876612" name="Picture">
+                  <wp:docPr id="733841412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339876612" name="Picture"/>
+                          <pic:cNvPr id="733841412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>