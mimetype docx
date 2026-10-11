--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277531667" name="Picture">
+                  <wp:docPr id="1230190001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277531667" name="Picture"/>
+                          <pic:cNvPr id="1230190001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202131562" name="Picture">
+                  <wp:docPr id="223134409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202131562" name="Picture"/>
+                          <pic:cNvPr id="223134409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071554105" name="Picture">
+                        <wp:docPr id="515041789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071554105" name="Picture"/>
+                                <pic:cNvPr id="515041789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913205948" name="Picture">
+                  <wp:docPr id="1850799354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913205948" name="Picture"/>
+                          <pic:cNvPr id="1850799354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572525252" name="Picture">
+                  <wp:docPr id="1813081245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572525252" name="Picture"/>
+                          <pic:cNvPr id="1813081245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876916860" name="Picture">
+                  <wp:docPr id="483167961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876916860" name="Picture"/>
+                          <pic:cNvPr id="483167961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565470179" name="Picture">
+                  <wp:docPr id="1793488876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565470179" name="Picture"/>
+                          <pic:cNvPr id="1793488876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822853285" name="Picture">
+                  <wp:docPr id="1439669537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822853285" name="Picture"/>
+                          <pic:cNvPr id="1439669537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115874671" name="Picture">
+                        <wp:docPr id="837206262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115874671" name="Picture"/>
+                                <pic:cNvPr id="837206262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399397445" name="Picture">
+                        <wp:docPr id="63873847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399397445" name="Picture"/>
+                                <pic:cNvPr id="63873847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541569651" name="Picture">
+                        <wp:docPr id="1713634521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541569651" name="Picture"/>
+                                <pic:cNvPr id="1713634521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1056718035" name="Picture">
+                        <wp:docPr id="406018023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1056718035" name="Picture"/>
+                                <pic:cNvPr id="406018023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983361592" name="Picture">
+                        <wp:docPr id="2115909012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983361592" name="Picture"/>
+                                <pic:cNvPr id="2115909012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191665672" name="Picture">
+                        <wp:docPr id="1807228551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191665672" name="Picture"/>
+                                <pic:cNvPr id="1807228551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144937543" name="Picture">
+                        <wp:docPr id="588472267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144937543" name="Picture"/>
+                                <pic:cNvPr id="588472267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004619197" name="Picture">
+                        <wp:docPr id="1427543128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004619197" name="Picture"/>
+                                <pic:cNvPr id="1427543128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624864728" name="Picture">
+                        <wp:docPr id="1508045768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624864728" name="Picture"/>
+                                <pic:cNvPr id="1508045768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359660137" name="Picture">
+                        <wp:docPr id="971296098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359660137" name="Picture"/>
+                                <pic:cNvPr id="971296098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049536178" name="Picture">
+                        <wp:docPr id="1767055055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049536178" name="Picture"/>
+                                <pic:cNvPr id="1767055055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775269498" name="Picture">
+                        <wp:docPr id="1929406737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775269498" name="Picture"/>
+                                <pic:cNvPr id="1929406737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464031553" name="Picture">
+                        <wp:docPr id="118434640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464031553" name="Picture"/>
+                                <pic:cNvPr id="118434640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910337320" name="Picture">
+                        <wp:docPr id="890546154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910337320" name="Picture"/>
+                                <pic:cNvPr id="890546154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963108722" name="Picture">
+                        <wp:docPr id="1084430796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963108722" name="Picture"/>
+                                <pic:cNvPr id="1084430796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866751095" name="Picture">
+                  <wp:docPr id="702413437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866751095" name="Picture"/>
+                          <pic:cNvPr id="702413437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348793546" name="Picture">
+                  <wp:docPr id="2113130347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348793546" name="Picture"/>
+                          <pic:cNvPr id="2113130347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783442604" name="Picture">
+                  <wp:docPr id="1165863006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783442604" name="Picture"/>
+                          <pic:cNvPr id="1165863006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188524257" name="Picture">
+                  <wp:docPr id="573183366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188524257" name="Picture"/>
+                          <pic:cNvPr id="573183366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486533940" name="Picture">
+                  <wp:docPr id="684015415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486533940" name="Picture"/>
+                          <pic:cNvPr id="684015415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886776715" name="Picture">
+                  <wp:docPr id="87941230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886776715" name="Picture"/>
+                          <pic:cNvPr id="87941230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418035834" name="Picture">
+                        <wp:docPr id="326542021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418035834" name="Picture"/>
+                                <pic:cNvPr id="326542021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046106074" name="Picture">
+                  <wp:docPr id="1550420067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046106074" name="Picture"/>
+                          <pic:cNvPr id="1550420067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781502908" name="Picture">
+                  <wp:docPr id="695838524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781502908" name="Picture"/>
+                          <pic:cNvPr id="695838524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314661585" name="Picture">
+                  <wp:docPr id="255809628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314661585" name="Picture"/>
+                          <pic:cNvPr id="255809628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067576909" name="Picture">
+                  <wp:docPr id="1569169940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067576909" name="Picture"/>
+                          <pic:cNvPr id="1569169940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226891267" name="Picture">
+                  <wp:docPr id="199299773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226891267" name="Picture"/>
+                          <pic:cNvPr id="199299773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963941098" name="Picture">
+                  <wp:docPr id="39300120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963941098" name="Picture"/>
+                          <pic:cNvPr id="39300120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536543035" name="Picture">
+                        <wp:docPr id="1346862899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536543035" name="Picture"/>
+                                <pic:cNvPr id="1346862899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032043985" name="Picture">
+                        <wp:docPr id="1458045731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032043985" name="Picture"/>
+                                <pic:cNvPr id="1458045731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379157367" name="Picture">
+                  <wp:docPr id="121732746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379157367" name="Picture"/>
+                          <pic:cNvPr id="121732746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936742822" name="Picture">
+                  <wp:docPr id="1771747099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936742822" name="Picture"/>
+                          <pic:cNvPr id="1771747099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560025405" name="Picture">
+                  <wp:docPr id="1110360038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560025405" name="Picture"/>
+                          <pic:cNvPr id="1110360038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24465540" name="Picture">
+                  <wp:docPr id="442478426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24465540" name="Picture"/>
+                          <pic:cNvPr id="442478426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130435651" name="Picture">
+                  <wp:docPr id="34010180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130435651" name="Picture"/>
+                          <pic:cNvPr id="34010180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023756414" name="Picture">
+                  <wp:docPr id="1174374696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023756414" name="Picture"/>
+                          <pic:cNvPr id="1174374696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265317682" name="Picture">
+                        <wp:docPr id="944425390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265317682" name="Picture"/>
+                                <pic:cNvPr id="944425390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877103648" name="Picture">
+                  <wp:docPr id="103026336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877103648" name="Picture"/>
+                          <pic:cNvPr id="103026336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889653450" name="Picture">
+                  <wp:docPr id="1831888365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889653450" name="Picture"/>
+                          <pic:cNvPr id="1831888365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959601317" name="Picture">
+                  <wp:docPr id="56215132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959601317" name="Picture"/>
+                          <pic:cNvPr id="56215132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326973523" name="Picture">
+                  <wp:docPr id="1427661014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326973523" name="Picture"/>
+                          <pic:cNvPr id="1427661014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805705029" name="Picture">
+                  <wp:docPr id="1232517972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805705029" name="Picture"/>
+                          <pic:cNvPr id="1232517972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060740017" name="Picture">
+                  <wp:docPr id="1297683496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060740017" name="Picture"/>
+                          <pic:cNvPr id="1297683496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084802348" name="Picture">
+                        <wp:docPr id="1227754001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084802348" name="Picture"/>
+                                <pic:cNvPr id="1227754001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797565886" name="Picture">
+                  <wp:docPr id="1820074130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797565886" name="Picture"/>
+                          <pic:cNvPr id="1820074130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839432787" name="Picture">
+                  <wp:docPr id="1429979534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839432787" name="Picture"/>
+                          <pic:cNvPr id="1429979534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843004787" name="Picture">
+                  <wp:docPr id="71540110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843004787" name="Picture"/>
+                          <pic:cNvPr id="71540110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199011549" name="Picture">
+                  <wp:docPr id="1561205950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199011549" name="Picture"/>
+                          <pic:cNvPr id="1561205950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763239853" name="Picture">
+                  <wp:docPr id="787562150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763239853" name="Picture"/>
+                          <pic:cNvPr id="787562150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205107141" name="Picture">
+                  <wp:docPr id="609531890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205107141" name="Picture"/>
+                          <pic:cNvPr id="609531890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638908445" name="Picture">
+                  <wp:docPr id="1662856854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638908445" name="Picture"/>
+                          <pic:cNvPr id="1662856854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007456101" name="Picture">
+                  <wp:docPr id="1108343694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007456101" name="Picture"/>
+                          <pic:cNvPr id="1108343694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164933619" name="Picture">
+                  <wp:docPr id="321340073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164933619" name="Picture"/>
+                          <pic:cNvPr id="321340073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>