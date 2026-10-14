--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169266584" name="Picture">
+                  <wp:docPr id="1404081181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169266584" name="Picture"/>
+                          <pic:cNvPr id="1404081181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855262866" name="Picture">
+                  <wp:docPr id="1890535079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855262866" name="Picture"/>
+                          <pic:cNvPr id="1890535079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430157835" name="Picture">
+                        <wp:docPr id="786029420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430157835" name="Picture"/>
+                                <pic:cNvPr id="786029420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819742773" name="Picture">
+                  <wp:docPr id="1197509807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819742773" name="Picture"/>
+                          <pic:cNvPr id="1197509807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258700902" name="Picture">
+                  <wp:docPr id="1364434685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258700902" name="Picture"/>
+                          <pic:cNvPr id="1364434685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830714396" name="Picture">
+                  <wp:docPr id="254769656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830714396" name="Picture"/>
+                          <pic:cNvPr id="254769656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012876481" name="Picture">
+                  <wp:docPr id="1805520758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012876481" name="Picture"/>
+                          <pic:cNvPr id="1805520758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431298072" name="Picture">
+                  <wp:docPr id="2115200564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431298072" name="Picture"/>
+                          <pic:cNvPr id="2115200564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874475523" name="Picture">
+                        <wp:docPr id="1195986039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874475523" name="Picture"/>
+                                <pic:cNvPr id="1195986039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463155651" name="Picture">
+                        <wp:docPr id="1891074737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463155651" name="Picture"/>
+                                <pic:cNvPr id="1891074737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567193466" name="Picture">
+                        <wp:docPr id="1695236173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567193466" name="Picture"/>
+                                <pic:cNvPr id="1695236173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435811774" name="Picture">
+                        <wp:docPr id="235973388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435811774" name="Picture"/>
+                                <pic:cNvPr id="235973388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082466743" name="Picture">
+                        <wp:docPr id="962818111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082466743" name="Picture"/>
+                                <pic:cNvPr id="962818111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837915717" name="Picture">
+                        <wp:docPr id="1007040801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837915717" name="Picture"/>
+                                <pic:cNvPr id="1007040801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467831810" name="Picture">
+                        <wp:docPr id="1782420434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467831810" name="Picture"/>
+                                <pic:cNvPr id="1782420434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287703804" name="Picture">
+                        <wp:docPr id="1282268501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287703804" name="Picture"/>
+                                <pic:cNvPr id="1282268501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091333651" name="Picture">
+                        <wp:docPr id="915323902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091333651" name="Picture"/>
+                                <pic:cNvPr id="915323902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006664150" name="Picture">
+                        <wp:docPr id="901347133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006664150" name="Picture"/>
+                                <pic:cNvPr id="901347133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580459855" name="Picture">
+                        <wp:docPr id="1912139802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580459855" name="Picture"/>
+                                <pic:cNvPr id="1912139802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971262959" name="Picture">
+                        <wp:docPr id="778943571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971262959" name="Picture"/>
+                                <pic:cNvPr id="778943571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314822426" name="Picture">
+                        <wp:docPr id="1311259518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314822426" name="Picture"/>
+                                <pic:cNvPr id="1311259518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1708292539" name="Picture">
+                        <wp:docPr id="132032883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1708292539" name="Picture"/>
+                                <pic:cNvPr id="132032883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238152143" name="Picture">
+                        <wp:docPr id="1077243378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238152143" name="Picture"/>
+                                <pic:cNvPr id="1077243378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512224042" name="Picture">
+                  <wp:docPr id="676714358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512224042" name="Picture"/>
+                          <pic:cNvPr id="676714358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339670584" name="Picture">
+                  <wp:docPr id="2090860881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339670584" name="Picture"/>
+                          <pic:cNvPr id="2090860881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358349253" name="Picture">
+                  <wp:docPr id="1925433129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358349253" name="Picture"/>
+                          <pic:cNvPr id="1925433129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089151508" name="Picture">
+                  <wp:docPr id="1730459857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089151508" name="Picture"/>
+                          <pic:cNvPr id="1730459857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366898089" name="Picture">
+                  <wp:docPr id="985296046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366898089" name="Picture"/>
+                          <pic:cNvPr id="985296046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922422108" name="Picture">
+                  <wp:docPr id="706082549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922422108" name="Picture"/>
+                          <pic:cNvPr id="706082549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843025178" name="Picture">
+                        <wp:docPr id="2056290271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843025178" name="Picture"/>
+                                <pic:cNvPr id="2056290271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800583485" name="Picture">
+                        <wp:docPr id="1534111664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800583485" name="Picture"/>
+                                <pic:cNvPr id="1534111664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958043140" name="Picture">
+                  <wp:docPr id="832961954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958043140" name="Picture"/>
+                          <pic:cNvPr id="832961954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582135853" name="Picture">
+                  <wp:docPr id="1688301390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582135853" name="Picture"/>
+                          <pic:cNvPr id="1688301390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854359361" name="Picture">
+                  <wp:docPr id="988959045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854359361" name="Picture"/>
+                          <pic:cNvPr id="988959045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017344590" name="Picture">
+                  <wp:docPr id="1304189369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017344590" name="Picture"/>
+                          <pic:cNvPr id="1304189369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86702894" name="Picture">
+                  <wp:docPr id="492270791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86702894" name="Picture"/>
+                          <pic:cNvPr id="492270791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048070965" name="Picture">
+                  <wp:docPr id="1974927957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048070965" name="Picture"/>
+                          <pic:cNvPr id="1974927957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109513347" name="Picture">
+                        <wp:docPr id="474501860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109513347" name="Picture"/>
+                                <pic:cNvPr id="474501860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891215712" name="Picture">
+                        <wp:docPr id="1570526837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891215712" name="Picture"/>
+                                <pic:cNvPr id="1570526837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27111,57 +27111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501105237" name="Picture">
+                  <wp:docPr id="105554188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501105237" name="Picture"/>
+                          <pic:cNvPr id="105554188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27200,57 +27200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437035709" name="Picture">
+                  <wp:docPr id="25459256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437035709" name="Picture"/>
+                          <pic:cNvPr id="25459256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27880,57 +27880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736406749" name="Picture">
+                  <wp:docPr id="485663229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736406749" name="Picture"/>
+                          <pic:cNvPr id="485663229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28941,57 +28941,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455342823" name="Picture">
+                  <wp:docPr id="1481795364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455342823" name="Picture"/>
+                          <pic:cNvPr id="1481795364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29044,57 +29044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56331716" name="Picture">
+                  <wp:docPr id="859465390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56331716" name="Picture"/>
+                          <pic:cNvPr id="859465390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30502,57 +30502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364510027" name="Picture">
+                  <wp:docPr id="700497689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364510027" name="Picture"/>
+                          <pic:cNvPr id="700497689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31699,57 +31699,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225038259" name="Picture">
+                        <wp:docPr id="148615667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225038259" name="Picture"/>
+                                <pic:cNvPr id="148615667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33869,57 +33869,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110764939" name="Picture">
+                  <wp:docPr id="273163245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110764939" name="Picture"/>
+                          <pic:cNvPr id="273163245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33958,57 +33958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284919244" name="Picture">
+                  <wp:docPr id="634329703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284919244" name="Picture"/>
+                          <pic:cNvPr id="634329703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34602,57 +34602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255919546" name="Picture">
+                  <wp:docPr id="1884185348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255919546" name="Picture"/>
+                          <pic:cNvPr id="1884185348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35600,57 +35600,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230996532" name="Picture">
+                  <wp:docPr id="990323039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230996532" name="Picture"/>
+                          <pic:cNvPr id="990323039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35703,57 +35703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487776155" name="Picture">
+                  <wp:docPr id="1852735139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487776155" name="Picture"/>
+                          <pic:cNvPr id="1852735139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37080,57 +37080,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348165833" name="Picture">
+                  <wp:docPr id="2069105821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348165833" name="Picture"/>
+                          <pic:cNvPr id="2069105821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38223,57 +38223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251797574" name="Picture">
+                        <wp:docPr id="1974852768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251797574" name="Picture"/>
+                                <pic:cNvPr id="1974852768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39591,57 +39591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922356268" name="Picture">
+                  <wp:docPr id="920060957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922356268" name="Picture"/>
+                          <pic:cNvPr id="920060957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39680,57 +39680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610075874" name="Picture">
+                  <wp:docPr id="1843171003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610075874" name="Picture"/>
+                          <pic:cNvPr id="1843171003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40312,57 +40312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251974878" name="Picture">
+                  <wp:docPr id="871301121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251974878" name="Picture"/>
+                          <pic:cNvPr id="871301121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41256,57 +41256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504272778" name="Picture">
+                  <wp:docPr id="61106845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504272778" name="Picture"/>
+                          <pic:cNvPr id="61106845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41368,57 +41368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998093726" name="Picture">
+                  <wp:docPr id="1749229726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998093726" name="Picture"/>
+                          <pic:cNvPr id="1749229726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43027,57 +43027,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121200327" name="Picture">
+                  <wp:docPr id="442934160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121200327" name="Picture"/>
+                          <pic:cNvPr id="442934160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44206,57 +44206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112814087" name="Picture">
+                  <wp:docPr id="815595975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112814087" name="Picture"/>
+                          <pic:cNvPr id="815595975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44286,57 +44286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826605127" name="Picture">
+                  <wp:docPr id="1220514390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826605127" name="Picture"/>
+                          <pic:cNvPr id="1220514390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44774,57 +44774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401359968" name="Picture">
+                  <wp:docPr id="1373568252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401359968" name="Picture"/>
+                          <pic:cNvPr id="1373568252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>