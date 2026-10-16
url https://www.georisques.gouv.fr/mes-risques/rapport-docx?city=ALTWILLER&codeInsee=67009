--- v1 (2026-10-14)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404081181" name="Picture">
+                  <wp:docPr id="1221566840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404081181" name="Picture"/>
+                          <pic:cNvPr id="1221566840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890535079" name="Picture">
+                  <wp:docPr id="890431929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890535079" name="Picture"/>
+                          <pic:cNvPr id="890431929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786029420" name="Picture">
+                        <wp:docPr id="1212644938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786029420" name="Picture"/>
+                                <pic:cNvPr id="1212644938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197509807" name="Picture">
+                  <wp:docPr id="1931125289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197509807" name="Picture"/>
+                          <pic:cNvPr id="1931125289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364434685" name="Picture">
+                  <wp:docPr id="1821175784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364434685" name="Picture"/>
+                          <pic:cNvPr id="1821175784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254769656" name="Picture">
+                  <wp:docPr id="1270540784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254769656" name="Picture"/>
+                          <pic:cNvPr id="1270540784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805520758" name="Picture">
+                  <wp:docPr id="1436447955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805520758" name="Picture"/>
+                          <pic:cNvPr id="1436447955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115200564" name="Picture">
+                  <wp:docPr id="1154487497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115200564" name="Picture"/>
+                          <pic:cNvPr id="1154487497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195986039" name="Picture">
+                        <wp:docPr id="760175824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195986039" name="Picture"/>
+                                <pic:cNvPr id="760175824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891074737" name="Picture">
+                        <wp:docPr id="525012446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891074737" name="Picture"/>
+                                <pic:cNvPr id="525012446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695236173" name="Picture">
+                        <wp:docPr id="1203271606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695236173" name="Picture"/>
+                                <pic:cNvPr id="1203271606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235973388" name="Picture">
+                        <wp:docPr id="624913280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235973388" name="Picture"/>
+                                <pic:cNvPr id="624913280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962818111" name="Picture">
+                        <wp:docPr id="1020269492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962818111" name="Picture"/>
+                                <pic:cNvPr id="1020269492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007040801" name="Picture">
+                        <wp:docPr id="297658213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007040801" name="Picture"/>
+                                <pic:cNvPr id="297658213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782420434" name="Picture">
+                        <wp:docPr id="2075318118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782420434" name="Picture"/>
+                                <pic:cNvPr id="2075318118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282268501" name="Picture">
+                        <wp:docPr id="110797235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282268501" name="Picture"/>
+                                <pic:cNvPr id="110797235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915323902" name="Picture">
+                        <wp:docPr id="2140895553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915323902" name="Picture"/>
+                                <pic:cNvPr id="2140895553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901347133" name="Picture">
+                        <wp:docPr id="1232124596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901347133" name="Picture"/>
+                                <pic:cNvPr id="1232124596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912139802" name="Picture">
+                        <wp:docPr id="920597365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912139802" name="Picture"/>
+                                <pic:cNvPr id="920597365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778943571" name="Picture">
+                        <wp:docPr id="1284540832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778943571" name="Picture"/>
+                                <pic:cNvPr id="1284540832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1311259518" name="Picture">
+                        <wp:docPr id="216830474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1311259518" name="Picture"/>
+                                <pic:cNvPr id="216830474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132032883" name="Picture">
+                        <wp:docPr id="1296021444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132032883" name="Picture"/>
+                                <pic:cNvPr id="1296021444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077243378" name="Picture">
+                        <wp:docPr id="448759852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077243378" name="Picture"/>
+                                <pic:cNvPr id="448759852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676714358" name="Picture">
+                  <wp:docPr id="347710567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676714358" name="Picture"/>
+                          <pic:cNvPr id="347710567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090860881" name="Picture">
+                  <wp:docPr id="1631340283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090860881" name="Picture"/>
+                          <pic:cNvPr id="1631340283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925433129" name="Picture">
+                  <wp:docPr id="1831750063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925433129" name="Picture"/>
+                          <pic:cNvPr id="1831750063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730459857" name="Picture">
+                  <wp:docPr id="1108745215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730459857" name="Picture"/>
+                          <pic:cNvPr id="1108745215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985296046" name="Picture">
+                  <wp:docPr id="488459363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985296046" name="Picture"/>
+                          <pic:cNvPr id="488459363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706082549" name="Picture">
+                  <wp:docPr id="1123402065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706082549" name="Picture"/>
+                          <pic:cNvPr id="1123402065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056290271" name="Picture">
+                        <wp:docPr id="21635494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056290271" name="Picture"/>
+                                <pic:cNvPr id="21635494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534111664" name="Picture">
+                        <wp:docPr id="2051211330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534111664" name="Picture"/>
+                                <pic:cNvPr id="2051211330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832961954" name="Picture">
+                  <wp:docPr id="422680787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832961954" name="Picture"/>
+                          <pic:cNvPr id="422680787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688301390" name="Picture">
+                  <wp:docPr id="238014502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688301390" name="Picture"/>
+                          <pic:cNvPr id="238014502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988959045" name="Picture">
+                  <wp:docPr id="1812758705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988959045" name="Picture"/>
+                          <pic:cNvPr id="1812758705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304189369" name="Picture">
+                  <wp:docPr id="686372277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304189369" name="Picture"/>
+                          <pic:cNvPr id="686372277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492270791" name="Picture">
+                  <wp:docPr id="283255626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492270791" name="Picture"/>
+                          <pic:cNvPr id="283255626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974927957" name="Picture">
+                  <wp:docPr id="665387692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974927957" name="Picture"/>
+                          <pic:cNvPr id="665387692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474501860" name="Picture">
+                        <wp:docPr id="104454754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474501860" name="Picture"/>
+                                <pic:cNvPr id="104454754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570526837" name="Picture">
+                        <wp:docPr id="883594403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570526837" name="Picture"/>
+                                <pic:cNvPr id="883594403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27111,57 +27111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105554188" name="Picture">
+                  <wp:docPr id="1789198835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105554188" name="Picture"/>
+                          <pic:cNvPr id="1789198835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27200,57 +27200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25459256" name="Picture">
+                  <wp:docPr id="1847090535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25459256" name="Picture"/>
+                          <pic:cNvPr id="1847090535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27880,57 +27880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485663229" name="Picture">
+                  <wp:docPr id="599398161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485663229" name="Picture"/>
+                          <pic:cNvPr id="599398161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28941,57 +28941,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481795364" name="Picture">
+                  <wp:docPr id="286814049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481795364" name="Picture"/>
+                          <pic:cNvPr id="286814049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29044,57 +29044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859465390" name="Picture">
+                  <wp:docPr id="326831681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859465390" name="Picture"/>
+                          <pic:cNvPr id="326831681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30502,57 +30502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700497689" name="Picture">
+                  <wp:docPr id="2088340791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700497689" name="Picture"/>
+                          <pic:cNvPr id="2088340791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31699,57 +31699,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148615667" name="Picture">
+                        <wp:docPr id="1707007714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148615667" name="Picture"/>
+                                <pic:cNvPr id="1707007714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33869,57 +33869,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273163245" name="Picture">
+                  <wp:docPr id="1050758270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273163245" name="Picture"/>
+                          <pic:cNvPr id="1050758270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33958,57 +33958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634329703" name="Picture">
+                  <wp:docPr id="376152410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634329703" name="Picture"/>
+                          <pic:cNvPr id="376152410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34602,57 +34602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884185348" name="Picture">
+                  <wp:docPr id="95495355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884185348" name="Picture"/>
+                          <pic:cNvPr id="95495355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35600,57 +35600,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990323039" name="Picture">
+                  <wp:docPr id="1294300868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990323039" name="Picture"/>
+                          <pic:cNvPr id="1294300868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35703,57 +35703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852735139" name="Picture">
+                  <wp:docPr id="480123839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852735139" name="Picture"/>
+                          <pic:cNvPr id="480123839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37080,57 +37080,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069105821" name="Picture">
+                  <wp:docPr id="1425636829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069105821" name="Picture"/>
+                          <pic:cNvPr id="1425636829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38223,57 +38223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974852768" name="Picture">
+                        <wp:docPr id="76230508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974852768" name="Picture"/>
+                                <pic:cNvPr id="76230508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39591,57 +39591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920060957" name="Picture">
+                  <wp:docPr id="787488260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920060957" name="Picture"/>
+                          <pic:cNvPr id="787488260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39680,57 +39680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843171003" name="Picture">
+                  <wp:docPr id="1943909625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843171003" name="Picture"/>
+                          <pic:cNvPr id="1943909625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40312,57 +40312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871301121" name="Picture">
+                  <wp:docPr id="1966424354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871301121" name="Picture"/>
+                          <pic:cNvPr id="1966424354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41256,57 +41256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61106845" name="Picture">
+                  <wp:docPr id="1944942473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61106845" name="Picture"/>
+                          <pic:cNvPr id="1944942473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41368,57 +41368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749229726" name="Picture">
+                  <wp:docPr id="196535230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749229726" name="Picture"/>
+                          <pic:cNvPr id="196535230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43027,57 +43027,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442934160" name="Picture">
+                  <wp:docPr id="2032810694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442934160" name="Picture"/>
+                          <pic:cNvPr id="2032810694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44206,57 +44206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815595975" name="Picture">
+                  <wp:docPr id="1233030713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815595975" name="Picture"/>
+                          <pic:cNvPr id="1233030713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44286,57 +44286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220514390" name="Picture">
+                  <wp:docPr id="1812256768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220514390" name="Picture"/>
+                          <pic:cNvPr id="1812256768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44774,57 +44774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373568252" name="Picture">
+                  <wp:docPr id="978418312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373568252" name="Picture"/>
+                          <pic:cNvPr id="978418312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>