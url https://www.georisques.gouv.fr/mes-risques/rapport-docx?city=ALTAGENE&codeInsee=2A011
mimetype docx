--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696127195" name="Picture">
+                  <wp:docPr id="216632669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696127195" name="Picture"/>
+                          <pic:cNvPr id="216632669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453118396" name="Picture">
+                  <wp:docPr id="2067595522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453118396" name="Picture"/>
+                          <pic:cNvPr id="2067595522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528047207" name="Picture">
+                        <wp:docPr id="1053709858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528047207" name="Picture"/>
+                                <pic:cNvPr id="1053709858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794493966" name="Picture">
+                  <wp:docPr id="171036477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794493966" name="Picture"/>
+                          <pic:cNvPr id="171036477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589785047" name="Picture">
+                  <wp:docPr id="122752494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589785047" name="Picture"/>
+                          <pic:cNvPr id="122752494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583102559" name="Picture">
+                  <wp:docPr id="499946712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583102559" name="Picture"/>
+                          <pic:cNvPr id="499946712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884039035" name="Picture">
+                  <wp:docPr id="1179642833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884039035" name="Picture"/>
+                          <pic:cNvPr id="1179642833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093205335" name="Picture">
+                  <wp:docPr id="243427683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093205335" name="Picture"/>
+                          <pic:cNvPr id="243427683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546606816" name="Picture">
+                        <wp:docPr id="461665806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546606816" name="Picture"/>
+                                <pic:cNvPr id="461665806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675577061" name="Picture">
+                        <wp:docPr id="354097729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675577061" name="Picture"/>
+                                <pic:cNvPr id="354097729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903904591" name="Picture">
+                        <wp:docPr id="1308118004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903904591" name="Picture"/>
+                                <pic:cNvPr id="1308118004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888047260" name="Picture">
+                        <wp:docPr id="558076083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888047260" name="Picture"/>
+                                <pic:cNvPr id="558076083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868076512" name="Picture">
+                        <wp:docPr id="526030419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868076512" name="Picture"/>
+                                <pic:cNvPr id="526030419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68328539" name="Picture">
+                        <wp:docPr id="1171413388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68328539" name="Picture"/>
+                                <pic:cNvPr id="1171413388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425271178" name="Picture">
+                        <wp:docPr id="12150730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425271178" name="Picture"/>
+                                <pic:cNvPr id="12150730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615240911" name="Picture">
+                        <wp:docPr id="1994131028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615240911" name="Picture"/>
+                                <pic:cNvPr id="1994131028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875972547" name="Picture">
+                        <wp:docPr id="1936518995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875972547" name="Picture"/>
+                                <pic:cNvPr id="1936518995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710854084" name="Picture">
+                        <wp:docPr id="133569087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710854084" name="Picture"/>
+                                <pic:cNvPr id="133569087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169338258" name="Picture">
+                        <wp:docPr id="1950810169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169338258" name="Picture"/>
+                                <pic:cNvPr id="1950810169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412314161" name="Picture">
+                        <wp:docPr id="1398146525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412314161" name="Picture"/>
+                                <pic:cNvPr id="1398146525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872525549" name="Picture">
+                        <wp:docPr id="1882096564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872525549" name="Picture"/>
+                                <pic:cNvPr id="1882096564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765023094" name="Picture">
+                        <wp:docPr id="1662321436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765023094" name="Picture"/>
+                                <pic:cNvPr id="1662321436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565218" name="Picture">
+                        <wp:docPr id="1941398764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565218" name="Picture"/>
+                                <pic:cNvPr id="1941398764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141636279" name="Picture">
+                  <wp:docPr id="200364731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141636279" name="Picture"/>
+                          <pic:cNvPr id="200364731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239688781" name="Picture">
+                  <wp:docPr id="352905463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239688781" name="Picture"/>
+                          <pic:cNvPr id="352905463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347983535" name="Picture">
+                  <wp:docPr id="1844210202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347983535" name="Picture"/>
+                          <pic:cNvPr id="1844210202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423788188" name="Picture">
+                  <wp:docPr id="126428503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423788188" name="Picture"/>
+                          <pic:cNvPr id="126428503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288817176" name="Picture">
+                  <wp:docPr id="744619702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288817176" name="Picture"/>
+                          <pic:cNvPr id="744619702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16700,57 +16700,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850545218" name="Picture">
+                  <wp:docPr id="13749964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850545218" name="Picture"/>
+                          <pic:cNvPr id="13749964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17843,57 +17843,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668304693" name="Picture">
+                        <wp:docPr id="1712530961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668304693" name="Picture"/>
+                                <pic:cNvPr id="1712530961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19211,57 +19211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933883253" name="Picture">
+                  <wp:docPr id="62435922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933883253" name="Picture"/>
+                          <pic:cNvPr id="62435922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19300,57 +19300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025027589" name="Picture">
+                  <wp:docPr id="2086944666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025027589" name="Picture"/>
+                          <pic:cNvPr id="2086944666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19932,57 +19932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150398418" name="Picture">
+                  <wp:docPr id="972167391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150398418" name="Picture"/>
+                          <pic:cNvPr id="972167391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20876,57 +20876,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664916085" name="Picture">
+                  <wp:docPr id="983771592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664916085" name="Picture"/>
+                          <pic:cNvPr id="983771592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20979,57 +20979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706379688" name="Picture">
+                  <wp:docPr id="1786523226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706379688" name="Picture"/>
+                          <pic:cNvPr id="1786523226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22317,57 +22317,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360329837" name="Picture">
+                  <wp:docPr id="635385876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360329837" name="Picture"/>
+                          <pic:cNvPr id="635385876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23455,57 +23455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584701374" name="Picture">
+                  <wp:docPr id="1913246067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584701374" name="Picture"/>
+                          <pic:cNvPr id="1913246067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23544,57 +23544,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048092741" name="Picture">
+                  <wp:docPr id="590921028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048092741" name="Picture"/>
+                          <pic:cNvPr id="590921028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24188,57 +24188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224328307" name="Picture">
+                  <wp:docPr id="2147167919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224328307" name="Picture"/>
+                          <pic:cNvPr id="2147167919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25186,57 +25186,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136692783" name="Picture">
+                  <wp:docPr id="806871215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136692783" name="Picture"/>
+                          <pic:cNvPr id="806871215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25289,57 +25289,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319069644" name="Picture">
+                  <wp:docPr id="1373832237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319069644" name="Picture"/>
+                          <pic:cNvPr id="1373832237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26668,57 +26668,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155469955" name="Picture">
+                  <wp:docPr id="118647303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155469955" name="Picture"/>
+                          <pic:cNvPr id="118647303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27802,57 +27802,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364729285" name="Picture">
+                        <wp:docPr id="1241428227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364729285" name="Picture"/>
+                                <pic:cNvPr id="1241428227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28827,57 +28827,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523675261" name="Picture">
+                        <wp:docPr id="1677783414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523675261" name="Picture"/>
+                                <pic:cNvPr id="1677783414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30299,57 +30299,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287516467" name="Picture">
+                  <wp:docPr id="2096326271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287516467" name="Picture"/>
+                          <pic:cNvPr id="2096326271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30388,57 +30388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540433453" name="Picture">
+                  <wp:docPr id="46475878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540433453" name="Picture"/>
+                          <pic:cNvPr id="46475878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31032,57 +31032,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394077943" name="Picture">
+                  <wp:docPr id="187220982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394077943" name="Picture"/>
+                          <pic:cNvPr id="187220982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32030,57 +32030,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999961887" name="Picture">
+                  <wp:docPr id="21866107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999961887" name="Picture"/>
+                          <pic:cNvPr id="21866107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32133,57 +32133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482821513" name="Picture">
+                  <wp:docPr id="731938001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482821513" name="Picture"/>
+                          <pic:cNvPr id="731938001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33510,57 +33510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921230110" name="Picture">
+                  <wp:docPr id="1133239268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921230110" name="Picture"/>
+                          <pic:cNvPr id="1133239268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34653,57 +34653,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989596205" name="Picture">
+                        <wp:docPr id="414156403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989596205" name="Picture"/>
+                                <pic:cNvPr id="414156403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36021,57 +36021,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937400660" name="Picture">
+                  <wp:docPr id="1171170196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937400660" name="Picture"/>
+                          <pic:cNvPr id="1171170196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36110,57 +36110,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102192771" name="Picture">
+                  <wp:docPr id="219735930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102192771" name="Picture"/>
+                          <pic:cNvPr id="219735930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36742,57 +36742,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457570298" name="Picture">
+                  <wp:docPr id="1767924916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457570298" name="Picture"/>
+                          <pic:cNvPr id="1767924916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37686,57 +37686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316285548" name="Picture">
+                  <wp:docPr id="419481173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316285548" name="Picture"/>
+                          <pic:cNvPr id="419481173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37798,57 +37798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308427841" name="Picture">
+                  <wp:docPr id="2110104455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308427841" name="Picture"/>
+                          <pic:cNvPr id="2110104455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38954,64 +38954,65 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="780"/>
+          <w:trHeight w:hRule="atLeast" w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="200"/>
               <w:gridCol w:w="5480"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="80"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
@@ -39150,50 +39151,215 @@
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="1040"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -39232,575 +39398,281 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="80"/>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...98 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="100"/>
+          <w:trHeight w:hRule="atLeast" w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...283 lines deleted...]
-     </w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454909651" name="Picture">
+                  <wp:docPr id="1106056863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454909651" name="Picture"/>
+                          <pic:cNvPr id="1106056863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39811,51 +39683,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="900"/>
+          <w:trHeight w:hRule="exact" w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -39923,151 +39795,309 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...62 lines deleted...]
-     </w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="200"/>
+          <w:trHeight w:hRule="exact" w:val="900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="17"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
@@ -40082,50 +40112,80 @@
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Liste des sites pollués ou potentiellement pollués recensés dans un rayon de 250m en annexe 2.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="200"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Liste des anciens sites industriels ou activités de service recensés dans un rayon de 500m en annexe 3.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -40137,51 +40197,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="7200"/>
+          <w:trHeight w:hRule="exact" w:val="7000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -40761,57 +40821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850450046" name="Picture">
+                  <wp:docPr id="1435865852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850450046" name="Picture"/>
+                          <pic:cNvPr id="1435865852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40841,57 +40901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405538722" name="Picture">
+                  <wp:docPr id="186418193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405538722" name="Picture"/>
+                          <pic:cNvPr id="186418193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41320,57 +41380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312094328" name="Picture">
+                  <wp:docPr id="2035531870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312094328" name="Picture"/>
+                          <pic:cNvPr id="2035531870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42975,57 +43035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949790142" name="Picture">
+                  <wp:docPr id="539741798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949790142" name="Picture"/>
+                          <pic:cNvPr id="539741798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43055,57 +43115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082235135" name="Picture">
+                  <wp:docPr id="77115577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082235135" name="Picture"/>
+                          <pic:cNvPr id="77115577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43561,57 +43621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677632518" name="Picture">
+                  <wp:docPr id="1901986775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677632518" name="Picture"/>
+                          <pic:cNvPr id="1901986775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45451,73 +45511,133 @@
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="1600"/>
-        <w:gridCol w:w="2800"/>
-        <w:gridCol w:w="2180"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="100"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="1240"/>
+        <w:gridCol w:w="640"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="300"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="JR_PAGE_ANCHOR_0_10"/>
             <w:bookmarkEnd w:id="10"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -45619,128 +45739,137 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044607976" name="Picture">
+                  <wp:docPr id="1959152639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044607976" name="Picture"/>
+                          <pic:cNvPr id="1959152639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716171702" name="Picture">
+                  <wp:docPr id="828703976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716171702" name="Picture"/>
+                          <pic:cNvPr id="828703976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45766,50 +45895,77 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -45817,95 +45973,105 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
@@ -45996,50 +46162,78 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -46075,86 +46269,95 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879242221" name="Picture">
+                  <wp:docPr id="2062332728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879242221" name="Picture"/>
+                          <pic:cNvPr id="2062332728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46164,50 +46367,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -46235,51 +46439,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46296,50 +46509,77 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -46400,92 +46640,994 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="13680"/>
+          <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="1060"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe 3 : Liste des anciens sites industriels ou activités de service recensés dans un rayon de 500m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifiant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activité principale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3838754" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3838754</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge non autorisée</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -46546,50 +47688,77 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -46621,78 +47790,87 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:bookmarkStart w:id="11" w:name="JR_PAGE_ANCHOR_0_11"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="header1"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="400" w:right="400" w:bottom="40" w:left="400" w:header="0" w:footer="0" w:gutter="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
  </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>