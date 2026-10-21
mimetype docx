--- v0 (2026-08-18)
+++ v1 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917713055" name="Picture">
+                  <wp:docPr id="25535287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917713055" name="Picture"/>
+                          <pic:cNvPr id="25535287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162786605" name="Picture">
+                  <wp:docPr id="1420482265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162786605" name="Picture"/>
+                          <pic:cNvPr id="1420482265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926560454" name="Picture">
+                        <wp:docPr id="573156966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926560454" name="Picture"/>
+                                <pic:cNvPr id="573156966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506757022" name="Picture">
+                  <wp:docPr id="1002610372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506757022" name="Picture"/>
+                          <pic:cNvPr id="1002610372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130153461" name="Picture">
+                  <wp:docPr id="843029010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130153461" name="Picture"/>
+                          <pic:cNvPr id="843029010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453549328" name="Picture">
+                  <wp:docPr id="1866764569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453549328" name="Picture"/>
+                          <pic:cNvPr id="1866764569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255423183" name="Picture">
+                  <wp:docPr id="2049082899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255423183" name="Picture"/>
+                          <pic:cNvPr id="2049082899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028152189" name="Picture">
+                  <wp:docPr id="390061519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028152189" name="Picture"/>
+                          <pic:cNvPr id="390061519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="646587646" name="Picture">
+                        <wp:docPr id="960779399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="646587646" name="Picture"/>
+                                <pic:cNvPr id="960779399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453326967" name="Picture">
+                        <wp:docPr id="173162974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453326967" name="Picture"/>
+                                <pic:cNvPr id="173162974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176006780" name="Picture">
+                        <wp:docPr id="1261618413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176006780" name="Picture"/>
+                                <pic:cNvPr id="1261618413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833753514" name="Picture">
+                        <wp:docPr id="2047488552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833753514" name="Picture"/>
+                                <pic:cNvPr id="2047488552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519400056" name="Picture">
+                        <wp:docPr id="1468456979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519400056" name="Picture"/>
+                                <pic:cNvPr id="1468456979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102886449" name="Picture">
+                        <wp:docPr id="24161226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102886449" name="Picture"/>
+                                <pic:cNvPr id="24161226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="40587381" name="Picture">
+                        <wp:docPr id="1462970257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="40587381" name="Picture"/>
+                                <pic:cNvPr id="1462970257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368467831" name="Picture">
+                        <wp:docPr id="610999063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368467831" name="Picture"/>
+                                <pic:cNvPr id="610999063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241411442" name="Picture">
+                        <wp:docPr id="1966223096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241411442" name="Picture"/>
+                                <pic:cNvPr id="1966223096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314244636" name="Picture">
+                        <wp:docPr id="703381642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314244636" name="Picture"/>
+                                <pic:cNvPr id="703381642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="240881853" name="Picture">
+                        <wp:docPr id="814791647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="240881853" name="Picture"/>
+                                <pic:cNvPr id="814791647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359037393" name="Picture">
+                        <wp:docPr id="1258310060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359037393" name="Picture"/>
+                                <pic:cNvPr id="1258310060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747164809" name="Picture">
+                        <wp:docPr id="775719827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747164809" name="Picture"/>
+                                <pic:cNvPr id="775719827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780367356" name="Picture">
+                        <wp:docPr id="1639824993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780367356" name="Picture"/>
+                                <pic:cNvPr id="1639824993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991242632" name="Picture">
+                        <wp:docPr id="632255285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991242632" name="Picture"/>
+                                <pic:cNvPr id="632255285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153579057" name="Picture">
+                  <wp:docPr id="338216635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153579057" name="Picture"/>
+                          <pic:cNvPr id="338216635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786767232" name="Picture">
+                  <wp:docPr id="2094561271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786767232" name="Picture"/>
+                          <pic:cNvPr id="2094561271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235297667" name="Picture">
+                  <wp:docPr id="1794018681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235297667" name="Picture"/>
+                          <pic:cNvPr id="1794018681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282289535" name="Picture">
+                  <wp:docPr id="282039107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282289535" name="Picture"/>
+                          <pic:cNvPr id="282039107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452936168" name="Picture">
+                  <wp:docPr id="1009725938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452936168" name="Picture"/>
+                          <pic:cNvPr id="1009725938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026875275" name="Picture">
+                  <wp:docPr id="1994846799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026875275" name="Picture"/>
+                          <pic:cNvPr id="1994846799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805994179" name="Picture">
+                        <wp:docPr id="1359557678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805994179" name="Picture"/>
+                                <pic:cNvPr id="1359557678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108723166" name="Picture">
+                  <wp:docPr id="1064638392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108723166" name="Picture"/>
+                          <pic:cNvPr id="1064638392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649675524" name="Picture">
+                  <wp:docPr id="459618361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649675524" name="Picture"/>
+                          <pic:cNvPr id="459618361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168563574" name="Picture">
+                  <wp:docPr id="55953215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168563574" name="Picture"/>
+                          <pic:cNvPr id="55953215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596871683" name="Picture">
+                  <wp:docPr id="238488668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596871683" name="Picture"/>
+                          <pic:cNvPr id="238488668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379760884" name="Picture">
+                  <wp:docPr id="1920496788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379760884" name="Picture"/>
+                          <pic:cNvPr id="1920496788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955793738" name="Picture">
+                  <wp:docPr id="894769663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955793738" name="Picture"/>
+                          <pic:cNvPr id="894769663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826748171" name="Picture">
+                        <wp:docPr id="1101762549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826748171" name="Picture"/>
+                                <pic:cNvPr id="1101762549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216843216" name="Picture">
+                  <wp:docPr id="2101729125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216843216" name="Picture"/>
+                          <pic:cNvPr id="2101729125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400894265" name="Picture">
+                  <wp:docPr id="114879049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400894265" name="Picture"/>
+                          <pic:cNvPr id="114879049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051816510" name="Picture">
+                  <wp:docPr id="800676560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051816510" name="Picture"/>
+                          <pic:cNvPr id="800676560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799480226" name="Picture">
+                  <wp:docPr id="603755265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799480226" name="Picture"/>
+                          <pic:cNvPr id="603755265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554022289" name="Picture">
+                  <wp:docPr id="1270669118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554022289" name="Picture"/>
+                          <pic:cNvPr id="1270669118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427084148" name="Picture">
+                  <wp:docPr id="1934497430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427084148" name="Picture"/>
+                          <pic:cNvPr id="1934497430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016635911" name="Picture">
+                        <wp:docPr id="1296034757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016635911" name="Picture"/>
+                                <pic:cNvPr id="1296034757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489423051" name="Picture">
+                  <wp:docPr id="588907622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489423051" name="Picture"/>
+                          <pic:cNvPr id="588907622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174461347" name="Picture">
+                  <wp:docPr id="417960340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174461347" name="Picture"/>
+                          <pic:cNvPr id="417960340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623957040" name="Picture">
+                  <wp:docPr id="716845199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623957040" name="Picture"/>
+                          <pic:cNvPr id="716845199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364073180" name="Picture">
+                  <wp:docPr id="1899992638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364073180" name="Picture"/>
+                          <pic:cNvPr id="1899992638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614129229" name="Picture">
+                  <wp:docPr id="2127316046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614129229" name="Picture"/>
+                          <pic:cNvPr id="2127316046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422509736" name="Picture">
+                  <wp:docPr id="31525170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422509736" name="Picture"/>
+                          <pic:cNvPr id="31525170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683258782" name="Picture">
+                        <wp:docPr id="1863270205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683258782" name="Picture"/>
+                                <pic:cNvPr id="1863270205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996410265" name="Picture">
+                  <wp:docPr id="340699273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996410265" name="Picture"/>
+                          <pic:cNvPr id="340699273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830596693" name="Picture">
+                  <wp:docPr id="44993514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830596693" name="Picture"/>
+                          <pic:cNvPr id="44993514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868362083" name="Picture">
+                  <wp:docPr id="336397683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868362083" name="Picture"/>
+                          <pic:cNvPr id="336397683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208516611" name="Picture">
+                  <wp:docPr id="1368304403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208516611" name="Picture"/>
+                          <pic:cNvPr id="1368304403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641665000" name="Picture">
+                  <wp:docPr id="583828211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641665000" name="Picture"/>
+                          <pic:cNvPr id="583828211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40656,51 +40656,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113365" name="Picture">
+                  <wp:docPr id="737978156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113365" name="Picture"/>
+                          <pic:cNvPr id="737978156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215393592" name="Picture">
+                  <wp:docPr id="3360703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215393592" name="Picture"/>
+                          <pic:cNvPr id="3360703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670192118" name="Picture">
+                  <wp:docPr id="1063584465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670192118" name="Picture"/>
+                          <pic:cNvPr id="1063584465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7501228" name="Picture">
+                  <wp:docPr id="1802313721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7501228" name="Picture"/>
+                          <pic:cNvPr id="1802313721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43672,51 +43672,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43919,490 +43919,641 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3799241" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3799241</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3799240" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3799240</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Station-service des " Lacs ".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3799239" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3799239</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieu-dit "La Place"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP447422" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP447422</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SARL DU HAUT MORVAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10380"/>
+          <w:trHeight w:hRule="exact" w:val="10140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>