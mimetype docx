--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419114721" name="Picture">
+                  <wp:docPr id="598453521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419114721" name="Picture"/>
+                          <pic:cNvPr id="598453521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105735529" name="Picture">
+                  <wp:docPr id="434965907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105735529" name="Picture"/>
+                          <pic:cNvPr id="434965907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328550517" name="Picture">
+                        <wp:docPr id="1664809135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328550517" name="Picture"/>
+                                <pic:cNvPr id="1664809135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274783363" name="Picture">
+                  <wp:docPr id="2005940030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274783363" name="Picture"/>
+                          <pic:cNvPr id="2005940030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702002183" name="Picture">
+                  <wp:docPr id="859793545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702002183" name="Picture"/>
+                          <pic:cNvPr id="859793545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102118189" name="Picture">
+                  <wp:docPr id="315864738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102118189" name="Picture"/>
+                          <pic:cNvPr id="315864738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056010066" name="Picture">
+                  <wp:docPr id="1752655988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056010066" name="Picture"/>
+                          <pic:cNvPr id="1752655988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089353477" name="Picture">
+                  <wp:docPr id="1373038023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089353477" name="Picture"/>
+                          <pic:cNvPr id="1373038023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497129459" name="Picture">
+                        <wp:docPr id="1795640276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497129459" name="Picture"/>
+                                <pic:cNvPr id="1795640276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247836541" name="Picture">
+                        <wp:docPr id="904174609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247836541" name="Picture"/>
+                                <pic:cNvPr id="904174609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424317795" name="Picture">
+                        <wp:docPr id="223111992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424317795" name="Picture"/>
+                                <pic:cNvPr id="223111992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307604417" name="Picture">
+                        <wp:docPr id="1237794412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307604417" name="Picture"/>
+                                <pic:cNvPr id="1237794412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192507227" name="Picture">
+                        <wp:docPr id="1315289094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192507227" name="Picture"/>
+                                <pic:cNvPr id="1315289094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381446864" name="Picture">
+                        <wp:docPr id="1004740524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381446864" name="Picture"/>
+                                <pic:cNvPr id="1004740524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720650673" name="Picture">
+                        <wp:docPr id="293102385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720650673" name="Picture"/>
+                                <pic:cNvPr id="293102385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891277293" name="Picture">
+                        <wp:docPr id="1975214531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891277293" name="Picture"/>
+                                <pic:cNvPr id="1975214531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738784667" name="Picture">
+                        <wp:docPr id="546814578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738784667" name="Picture"/>
+                                <pic:cNvPr id="546814578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597410831" name="Picture">
+                        <wp:docPr id="1501090313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597410831" name="Picture"/>
+                                <pic:cNvPr id="1501090313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829279015" name="Picture">
+                        <wp:docPr id="161878475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829279015" name="Picture"/>
+                                <pic:cNvPr id="161878475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398113609" name="Picture">
+                        <wp:docPr id="1181866858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398113609" name="Picture"/>
+                                <pic:cNvPr id="1181866858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340631736" name="Picture">
+                        <wp:docPr id="748640809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340631736" name="Picture"/>
+                                <pic:cNvPr id="748640809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329022561" name="Picture">
+                        <wp:docPr id="54103511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329022561" name="Picture"/>
+                                <pic:cNvPr id="54103511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282272886" name="Picture">
+                        <wp:docPr id="1953662439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282272886" name="Picture"/>
+                                <pic:cNvPr id="1953662439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078986035" name="Picture">
+                  <wp:docPr id="1650176196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078986035" name="Picture"/>
+                          <pic:cNvPr id="1650176196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131307992" name="Picture">
+                  <wp:docPr id="1540536886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131307992" name="Picture"/>
+                          <pic:cNvPr id="1540536886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695736233" name="Picture">
+                  <wp:docPr id="164970125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695736233" name="Picture"/>
+                          <pic:cNvPr id="164970125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128467039" name="Picture">
+                  <wp:docPr id="865989787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128467039" name="Picture"/>
+                          <pic:cNvPr id="865989787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258001035" name="Picture">
+                  <wp:docPr id="1716671333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258001035" name="Picture"/>
+                          <pic:cNvPr id="1716671333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386528627" name="Picture">
+                  <wp:docPr id="1550756836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386528627" name="Picture"/>
+                          <pic:cNvPr id="1550756836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093254846" name="Picture">
+                        <wp:docPr id="1019433908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093254846" name="Picture"/>
+                                <pic:cNvPr id="1019433908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218001775" name="Picture">
+                  <wp:docPr id="1355429675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218001775" name="Picture"/>
+                          <pic:cNvPr id="1355429675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554858666" name="Picture">
+                  <wp:docPr id="976152522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554858666" name="Picture"/>
+                          <pic:cNvPr id="976152522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043385166" name="Picture">
+                  <wp:docPr id="483810760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043385166" name="Picture"/>
+                          <pic:cNvPr id="483810760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815488185" name="Picture">
+                  <wp:docPr id="978879717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815488185" name="Picture"/>
+                          <pic:cNvPr id="978879717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203612398" name="Picture">
+                  <wp:docPr id="969470677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203612398" name="Picture"/>
+                          <pic:cNvPr id="969470677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797736239" name="Picture">
+                  <wp:docPr id="1654648011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797736239" name="Picture"/>
+                          <pic:cNvPr id="1654648011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396895461" name="Picture">
+                        <wp:docPr id="692128401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396895461" name="Picture"/>
+                                <pic:cNvPr id="692128401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189549824" name="Picture">
+                  <wp:docPr id="883249862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189549824" name="Picture"/>
+                          <pic:cNvPr id="883249862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579183194" name="Picture">
+                  <wp:docPr id="819835515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579183194" name="Picture"/>
+                          <pic:cNvPr id="819835515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415823026" name="Picture">
+                  <wp:docPr id="1724359104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415823026" name="Picture"/>
+                          <pic:cNvPr id="1724359104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999076877" name="Picture">
+                  <wp:docPr id="19070481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999076877" name="Picture"/>
+                          <pic:cNvPr id="19070481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683861474" name="Picture">
+                  <wp:docPr id="1666294039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683861474" name="Picture"/>
+                          <pic:cNvPr id="1666294039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073962125" name="Picture">
+                  <wp:docPr id="516306866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073962125" name="Picture"/>
+                          <pic:cNvPr id="516306866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779006383" name="Picture">
+                        <wp:docPr id="1927458051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779006383" name="Picture"/>
+                                <pic:cNvPr id="1927458051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808760663" name="Picture">
+                  <wp:docPr id="1563848522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808760663" name="Picture"/>
+                          <pic:cNvPr id="1563848522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165232711" name="Picture">
+                  <wp:docPr id="648016588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165232711" name="Picture"/>
+                          <pic:cNvPr id="648016588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097866440" name="Picture">
+                  <wp:docPr id="12407952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097866440" name="Picture"/>
+                          <pic:cNvPr id="12407952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596458420" name="Picture">
+                  <wp:docPr id="1581036550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596458420" name="Picture"/>
+                          <pic:cNvPr id="1581036550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364388219" name="Picture">
+                  <wp:docPr id="869206542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364388219" name="Picture"/>
+                          <pic:cNvPr id="869206542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861944816" name="Picture">
+                  <wp:docPr id="1303108097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861944816" name="Picture"/>
+                          <pic:cNvPr id="1303108097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365987348" name="Picture">
+                        <wp:docPr id="1534960593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365987348" name="Picture"/>
+                                <pic:cNvPr id="1534960593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996646042" name="Picture">
+                  <wp:docPr id="998102622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996646042" name="Picture"/>
+                          <pic:cNvPr id="998102622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727249992" name="Picture">
+                  <wp:docPr id="220764619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727249992" name="Picture"/>
+                          <pic:cNvPr id="220764619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406804816" name="Picture">
+                  <wp:docPr id="1842806650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406804816" name="Picture"/>
+                          <pic:cNvPr id="1842806650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886498110" name="Picture">
+                  <wp:docPr id="1816010680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886498110" name="Picture"/>
+                          <pic:cNvPr id="1816010680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659312091" name="Picture">
+                  <wp:docPr id="1735332119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659312091" name="Picture"/>
+                          <pic:cNvPr id="1735332119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828786629" name="Picture">
+                  <wp:docPr id="13987536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828786629" name="Picture"/>
+                          <pic:cNvPr id="13987536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415699250" name="Picture">
+                  <wp:docPr id="1566660615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415699250" name="Picture"/>
+                          <pic:cNvPr id="1566660615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7433774" name="Picture">
+                  <wp:docPr id="1188784312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7433774" name="Picture"/>
+                          <pic:cNvPr id="1188784312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109716781" name="Picture">
+                  <wp:docPr id="878219363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109716781" name="Picture"/>
+                          <pic:cNvPr id="878219363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>