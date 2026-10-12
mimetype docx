--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517995525" name="Picture">
+                  <wp:docPr id="771333734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517995525" name="Picture"/>
+                          <pic:cNvPr id="771333734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068571673" name="Picture">
+                  <wp:docPr id="1009811768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068571673" name="Picture"/>
+                          <pic:cNvPr id="1009811768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497299081" name="Picture">
+                        <wp:docPr id="1513887213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497299081" name="Picture"/>
+                                <pic:cNvPr id="1513887213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855415877" name="Picture">
+                  <wp:docPr id="1211857955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855415877" name="Picture"/>
+                          <pic:cNvPr id="1211857955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855631269" name="Picture">
+                  <wp:docPr id="795319702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855631269" name="Picture"/>
+                          <pic:cNvPr id="795319702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076473187" name="Picture">
+                  <wp:docPr id="464838423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076473187" name="Picture"/>
+                          <pic:cNvPr id="464838423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655177878" name="Picture">
+                  <wp:docPr id="1055274674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655177878" name="Picture"/>
+                          <pic:cNvPr id="1055274674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395567388" name="Picture">
+                  <wp:docPr id="398525590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395567388" name="Picture"/>
+                          <pic:cNvPr id="398525590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596544200" name="Picture">
+                        <wp:docPr id="2100547444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596544200" name="Picture"/>
+                                <pic:cNvPr id="2100547444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528652696" name="Picture">
+                        <wp:docPr id="172194496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528652696" name="Picture"/>
+                                <pic:cNvPr id="172194496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539674577" name="Picture">
+                        <wp:docPr id="1041154982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539674577" name="Picture"/>
+                                <pic:cNvPr id="1041154982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399096131" name="Picture">
+                        <wp:docPr id="962242952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399096131" name="Picture"/>
+                                <pic:cNvPr id="962242952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822133087" name="Picture">
+                        <wp:docPr id="1624925928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822133087" name="Picture"/>
+                                <pic:cNvPr id="1624925928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18310253" name="Picture">
+                        <wp:docPr id="652804276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18310253" name="Picture"/>
+                                <pic:cNvPr id="652804276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088062546" name="Picture">
+                        <wp:docPr id="39970514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088062546" name="Picture"/>
+                                <pic:cNvPr id="39970514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553765179" name="Picture">
+                        <wp:docPr id="1142350292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553765179" name="Picture"/>
+                                <pic:cNvPr id="1142350292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487786608" name="Picture">
+                        <wp:docPr id="1871540694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487786608" name="Picture"/>
+                                <pic:cNvPr id="1871540694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702252365" name="Picture">
+                        <wp:docPr id="1531267091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702252365" name="Picture"/>
+                                <pic:cNvPr id="1531267091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634227504" name="Picture">
+                        <wp:docPr id="1458454790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634227504" name="Picture"/>
+                                <pic:cNvPr id="1458454790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="56945234" name="Picture">
+                        <wp:docPr id="969757578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="56945234" name="Picture"/>
+                                <pic:cNvPr id="969757578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189770887" name="Picture">
+                        <wp:docPr id="1203003413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189770887" name="Picture"/>
+                                <pic:cNvPr id="1203003413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484579768" name="Picture">
+                        <wp:docPr id="707665788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484579768" name="Picture"/>
+                                <pic:cNvPr id="707665788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771703764" name="Picture">
+                        <wp:docPr id="1056533781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771703764" name="Picture"/>
+                                <pic:cNvPr id="1056533781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335324117" name="Picture">
+                  <wp:docPr id="655385541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335324117" name="Picture"/>
+                          <pic:cNvPr id="655385541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971959411" name="Picture">
+                  <wp:docPr id="580494529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971959411" name="Picture"/>
+                          <pic:cNvPr id="580494529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898391005" name="Picture">
+                  <wp:docPr id="1237718566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898391005" name="Picture"/>
+                          <pic:cNvPr id="1237718566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347360159" name="Picture">
+                  <wp:docPr id="1463847278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347360159" name="Picture"/>
+                          <pic:cNvPr id="1463847278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035918216" name="Picture">
+                  <wp:docPr id="1461616120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035918216" name="Picture"/>
+                          <pic:cNvPr id="1461616120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050575734" name="Picture">
+                  <wp:docPr id="622589521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050575734" name="Picture"/>
+                          <pic:cNvPr id="622589521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972150471" name="Picture">
+                        <wp:docPr id="1867020725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972150471" name="Picture"/>
+                                <pic:cNvPr id="1867020725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346845910" name="Picture">
+                  <wp:docPr id="196315895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346845910" name="Picture"/>
+                          <pic:cNvPr id="196315895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977750975" name="Picture">
+                  <wp:docPr id="1268093390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977750975" name="Picture"/>
+                          <pic:cNvPr id="1268093390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710758236" name="Picture">
+                  <wp:docPr id="1740430552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710758236" name="Picture"/>
+                          <pic:cNvPr id="1740430552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848892623" name="Picture">
+                  <wp:docPr id="134599419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848892623" name="Picture"/>
+                          <pic:cNvPr id="134599419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391079456" name="Picture">
+                  <wp:docPr id="240223476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391079456" name="Picture"/>
+                          <pic:cNvPr id="240223476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515589703" name="Picture">
+                  <wp:docPr id="816829569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515589703" name="Picture"/>
+                          <pic:cNvPr id="816829569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233047072" name="Picture">
+                        <wp:docPr id="1248914188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233047072" name="Picture"/>
+                                <pic:cNvPr id="1248914188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="630495323" name="Picture">
+                        <wp:docPr id="493035915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="630495323" name="Picture"/>
+                                <pic:cNvPr id="493035915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476438878" name="Picture">
+                  <wp:docPr id="870528834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476438878" name="Picture"/>
+                          <pic:cNvPr id="870528834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429264027" name="Picture">
+                  <wp:docPr id="119220368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429264027" name="Picture"/>
+                          <pic:cNvPr id="119220368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171151250" name="Picture">
+                  <wp:docPr id="1833852068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171151250" name="Picture"/>
+                          <pic:cNvPr id="1833852068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722217291" name="Picture">
+                  <wp:docPr id="703492395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722217291" name="Picture"/>
+                          <pic:cNvPr id="703492395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542510936" name="Picture">
+                  <wp:docPr id="955798918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542510936" name="Picture"/>
+                          <pic:cNvPr id="955798918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288926107" name="Picture">
+                  <wp:docPr id="217154338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288926107" name="Picture"/>
+                          <pic:cNvPr id="217154338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30341,57 +30341,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400329622" name="Picture">
+                        <wp:docPr id="27760922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400329622" name="Picture"/>
+                                <pic:cNvPr id="27760922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32511,57 +32511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615587795" name="Picture">
+                  <wp:docPr id="167902386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615587795" name="Picture"/>
+                          <pic:cNvPr id="167902386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32600,57 +32600,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881036098" name="Picture">
+                  <wp:docPr id="283742121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881036098" name="Picture"/>
+                          <pic:cNvPr id="283742121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33244,57 +33244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571922849" name="Picture">
+                  <wp:docPr id="758889447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571922849" name="Picture"/>
+                          <pic:cNvPr id="758889447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34242,57 +34242,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259739417" name="Picture">
+                  <wp:docPr id="1592228413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259739417" name="Picture"/>
+                          <pic:cNvPr id="1592228413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34345,57 +34345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906374587" name="Picture">
+                  <wp:docPr id="547884420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906374587" name="Picture"/>
+                          <pic:cNvPr id="547884420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35724,57 +35724,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787925657" name="Picture">
+                  <wp:docPr id="1701249600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787925657" name="Picture"/>
+                          <pic:cNvPr id="1701249600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36858,57 +36858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711626461" name="Picture">
+                        <wp:docPr id="1398031956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711626461" name="Picture"/>
+                                <pic:cNvPr id="1398031956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37883,57 +37883,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668368637" name="Picture">
+                        <wp:docPr id="1086770172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668368637" name="Picture"/>
+                                <pic:cNvPr id="1086770172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39355,57 +39355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496184872" name="Picture">
+                  <wp:docPr id="835801942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496184872" name="Picture"/>
+                          <pic:cNvPr id="835801942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39444,57 +39444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507239573" name="Picture">
+                  <wp:docPr id="1587096027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507239573" name="Picture"/>
+                          <pic:cNvPr id="1587096027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40088,57 +40088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003019503" name="Picture">
+                  <wp:docPr id="915347573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003019503" name="Picture"/>
+                          <pic:cNvPr id="915347573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41086,57 +41086,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61674207" name="Picture">
+                  <wp:docPr id="1737779136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61674207" name="Picture"/>
+                          <pic:cNvPr id="1737779136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41189,57 +41189,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850244930" name="Picture">
+                  <wp:docPr id="1162370512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850244930" name="Picture"/>
+                          <pic:cNvPr id="1162370512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42566,57 +42566,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583425783" name="Picture">
+                  <wp:docPr id="1644542040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583425783" name="Picture"/>
+                          <pic:cNvPr id="1644542040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43709,57 +43709,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910682997" name="Picture">
+                        <wp:docPr id="615050663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910682997" name="Picture"/>
+                                <pic:cNvPr id="615050663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44930,57 +44930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630952410" name="Picture">
+                  <wp:docPr id="1805669906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630952410" name="Picture"/>
+                          <pic:cNvPr id="1805669906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45001,57 +45001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751567169" name="Picture">
+                  <wp:docPr id="675274756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751567169" name="Picture"/>
+                          <pic:cNvPr id="675274756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593054132" name="Picture">
+                  <wp:docPr id="1917595623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593054132" name="Picture"/>
+                          <pic:cNvPr id="1917595623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>