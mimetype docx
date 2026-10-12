--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627139212" name="Picture">
+                  <wp:docPr id="1234002585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627139212" name="Picture"/>
+                          <pic:cNvPr id="1234002585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136925347" name="Picture">
+                  <wp:docPr id="314359259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136925347" name="Picture"/>
+                          <pic:cNvPr id="314359259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368700941" name="Picture">
+                        <wp:docPr id="1820240415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368700941" name="Picture"/>
+                                <pic:cNvPr id="1820240415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639221577" name="Picture">
+                  <wp:docPr id="770308876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639221577" name="Picture"/>
+                          <pic:cNvPr id="770308876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531776813" name="Picture">
+                  <wp:docPr id="1641702026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531776813" name="Picture"/>
+                          <pic:cNvPr id="1641702026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858993856" name="Picture">
+                  <wp:docPr id="1080733239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858993856" name="Picture"/>
+                          <pic:cNvPr id="1080733239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535783931" name="Picture">
+                  <wp:docPr id="1366455376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535783931" name="Picture"/>
+                          <pic:cNvPr id="1366455376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989714353" name="Picture">
+                  <wp:docPr id="839181171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989714353" name="Picture"/>
+                          <pic:cNvPr id="839181171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="27732097" name="Picture">
+                        <wp:docPr id="1166684219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="27732097" name="Picture"/>
+                                <pic:cNvPr id="1166684219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169559481" name="Picture">
+                        <wp:docPr id="1828337701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169559481" name="Picture"/>
+                                <pic:cNvPr id="1828337701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333621226" name="Picture">
+                        <wp:docPr id="1959710284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333621226" name="Picture"/>
+                                <pic:cNvPr id="1959710284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294922717" name="Picture">
+                        <wp:docPr id="2032703540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294922717" name="Picture"/>
+                                <pic:cNvPr id="2032703540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599775801" name="Picture">
+                        <wp:docPr id="801946463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599775801" name="Picture"/>
+                                <pic:cNvPr id="801946463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877464827" name="Picture">
+                        <wp:docPr id="1398497030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877464827" name="Picture"/>
+                                <pic:cNvPr id="1398497030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892187900" name="Picture">
+                        <wp:docPr id="1665009460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892187900" name="Picture"/>
+                                <pic:cNvPr id="1665009460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760001346" name="Picture">
+                        <wp:docPr id="496655306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760001346" name="Picture"/>
+                                <pic:cNvPr id="496655306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953286192" name="Picture">
+                        <wp:docPr id="61542548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953286192" name="Picture"/>
+                                <pic:cNvPr id="61542548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1491367618" name="Picture">
+                        <wp:docPr id="232731953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1491367618" name="Picture"/>
+                                <pic:cNvPr id="232731953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167341986" name="Picture">
+                        <wp:docPr id="681806946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167341986" name="Picture"/>
+                                <pic:cNvPr id="681806946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508479011" name="Picture">
+                        <wp:docPr id="715517283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508479011" name="Picture"/>
+                                <pic:cNvPr id="715517283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226672777" name="Picture">
+                        <wp:docPr id="2021513946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226672777" name="Picture"/>
+                                <pic:cNvPr id="2021513946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="40282670" name="Picture">
+                        <wp:docPr id="708609706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="40282670" name="Picture"/>
+                                <pic:cNvPr id="708609706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93569247" name="Picture">
+                        <wp:docPr id="192313203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93569247" name="Picture"/>
+                                <pic:cNvPr id="192313203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281667614" name="Picture">
+                  <wp:docPr id="361766372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281667614" name="Picture"/>
+                          <pic:cNvPr id="361766372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278476625" name="Picture">
+                  <wp:docPr id="1256102635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278476625" name="Picture"/>
+                          <pic:cNvPr id="1256102635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123359962" name="Picture">
+                  <wp:docPr id="9701299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123359962" name="Picture"/>
+                          <pic:cNvPr id="9701299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64751588" name="Picture">
+                  <wp:docPr id="22819703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64751588" name="Picture"/>
+                          <pic:cNvPr id="22819703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889594905" name="Picture">
+                  <wp:docPr id="484744889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889594905" name="Picture"/>
+                          <pic:cNvPr id="484744889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340278387" name="Picture">
+                  <wp:docPr id="1165546826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340278387" name="Picture"/>
+                          <pic:cNvPr id="1165546826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559654049" name="Picture">
+                        <wp:docPr id="1703654491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559654049" name="Picture"/>
+                                <pic:cNvPr id="1703654491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340996742" name="Picture">
+                        <wp:docPr id="391784975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340996742" name="Picture"/>
+                                <pic:cNvPr id="391784975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253262984" name="Picture">
+                  <wp:docPr id="1160053020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253262984" name="Picture"/>
+                          <pic:cNvPr id="1160053020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885333737" name="Picture">
+                  <wp:docPr id="1888419273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885333737" name="Picture"/>
+                          <pic:cNvPr id="1888419273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957337077" name="Picture">
+                  <wp:docPr id="918731653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957337077" name="Picture"/>
+                          <pic:cNvPr id="918731653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976402105" name="Picture">
+                  <wp:docPr id="1122722977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976402105" name="Picture"/>
+                          <pic:cNvPr id="1122722977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881046328" name="Picture">
+                  <wp:docPr id="1594346988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881046328" name="Picture"/>
+                          <pic:cNvPr id="1594346988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33354481" name="Picture">
+                  <wp:docPr id="1859394417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33354481" name="Picture"/>
+                          <pic:cNvPr id="1859394417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24529,57 +24529,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479329159" name="Picture">
+                        <wp:docPr id="751646116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479329159" name="Picture"/>
+                                <pic:cNvPr id="751646116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25504,57 +25504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055713537" name="Picture">
+                        <wp:docPr id="1147181070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055713537" name="Picture"/>
+                                <pic:cNvPr id="1147181070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26923,57 +26923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989464366" name="Picture">
+                  <wp:docPr id="500088986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989464366" name="Picture"/>
+                          <pic:cNvPr id="500088986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27012,57 +27012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845048064" name="Picture">
+                  <wp:docPr id="1875821708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845048064" name="Picture"/>
+                          <pic:cNvPr id="1875821708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939690004" name="Picture">
+                  <wp:docPr id="1595436257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939690004" name="Picture"/>
+                          <pic:cNvPr id="1595436257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28789,57 +28789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385401642" name="Picture">
+                  <wp:docPr id="927923633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385401642" name="Picture"/>
+                          <pic:cNvPr id="927923633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28892,57 +28892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912591276" name="Picture">
+                  <wp:docPr id="1587800869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912591276" name="Picture"/>
+                          <pic:cNvPr id="1587800869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30365,57 +30365,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813362661" name="Picture">
+                  <wp:docPr id="66196741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813362661" name="Picture"/>
+                          <pic:cNvPr id="66196741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33081,57 +33081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162627103" name="Picture">
+                  <wp:docPr id="1368162712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162627103" name="Picture"/>
+                          <pic:cNvPr id="1368162712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33170,57 +33170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574525590" name="Picture">
+                  <wp:docPr id="1111878801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574525590" name="Picture"/>
+                          <pic:cNvPr id="1111878801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33814,57 +33814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768442684" name="Picture">
+                  <wp:docPr id="1231232384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768442684" name="Picture"/>
+                          <pic:cNvPr id="1231232384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34812,57 +34812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841074513" name="Picture">
+                  <wp:docPr id="1874078183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841074513" name="Picture"/>
+                          <pic:cNvPr id="1874078183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34915,57 +34915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141175414" name="Picture">
+                  <wp:docPr id="491552371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141175414" name="Picture"/>
+                          <pic:cNvPr id="491552371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36292,57 +36292,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208263354" name="Picture">
+                  <wp:docPr id="1023842424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208263354" name="Picture"/>
+                          <pic:cNvPr id="1023842424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37435,57 +37435,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1311796935" name="Picture">
+                        <wp:docPr id="21566820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1311796935" name="Picture"/>
+                                <pic:cNvPr id="21566820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38796,57 +38796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215929779" name="Picture">
+                  <wp:docPr id="134580333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215929779" name="Picture"/>
+                          <pic:cNvPr id="134580333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38885,57 +38885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178629951" name="Picture">
+                  <wp:docPr id="1972228766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178629951" name="Picture"/>
+                          <pic:cNvPr id="1972228766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39529,57 +39529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631417376" name="Picture">
+                  <wp:docPr id="1849758280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631417376" name="Picture"/>
+                          <pic:cNvPr id="1849758280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40527,57 +40527,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688184091" name="Picture">
+                  <wp:docPr id="266477601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688184091" name="Picture"/>
+                          <pic:cNvPr id="266477601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40630,57 +40630,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946826187" name="Picture">
+                  <wp:docPr id="84961430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946826187" name="Picture"/>
+                          <pic:cNvPr id="84961430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42007,57 +42007,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981417967" name="Picture">
+                  <wp:docPr id="150736465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981417967" name="Picture"/>
+                          <pic:cNvPr id="150736465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43150,57 +43150,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614653694" name="Picture">
+                        <wp:docPr id="2054564695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614653694" name="Picture"/>
+                                <pic:cNvPr id="2054564695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068921561" name="Picture">
+                  <wp:docPr id="621677796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068921561" name="Picture"/>
+                          <pic:cNvPr id="621677796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44501,57 +44501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447374273" name="Picture">
+                  <wp:docPr id="1942777397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447374273" name="Picture"/>
+                          <pic:cNvPr id="1942777397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44980,57 +44980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915579847" name="Picture">
+                  <wp:docPr id="1393622985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915579847" name="Picture"/>
+                          <pic:cNvPr id="1393622985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46575,57 +46575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827517443" name="Picture">
+                  <wp:docPr id="474083546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827517443" name="Picture"/>
+                          <pic:cNvPr id="474083546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46646,57 +46646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309074125" name="Picture">
+                  <wp:docPr id="216832161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309074125" name="Picture"/>
+                          <pic:cNvPr id="216832161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47060,57 +47060,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831468113" name="Picture">
+                  <wp:docPr id="1490473026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831468113" name="Picture"/>
+                          <pic:cNvPr id="1490473026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>