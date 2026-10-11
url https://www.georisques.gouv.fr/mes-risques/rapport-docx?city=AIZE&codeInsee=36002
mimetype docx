--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64195657" name="Picture">
+                  <wp:docPr id="1245456741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64195657" name="Picture"/>
+                          <pic:cNvPr id="1245456741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550493727" name="Picture">
+                  <wp:docPr id="552746743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550493727" name="Picture"/>
+                          <pic:cNvPr id="552746743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446444985" name="Picture">
+                        <wp:docPr id="296077085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446444985" name="Picture"/>
+                                <pic:cNvPr id="296077085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051406158" name="Picture">
+                  <wp:docPr id="2044855269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051406158" name="Picture"/>
+                          <pic:cNvPr id="2044855269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787495581" name="Picture">
+                  <wp:docPr id="425623330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787495581" name="Picture"/>
+                          <pic:cNvPr id="425623330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522390531" name="Picture">
+                  <wp:docPr id="770091855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522390531" name="Picture"/>
+                          <pic:cNvPr id="770091855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331891642" name="Picture">
+                  <wp:docPr id="644196624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331891642" name="Picture"/>
+                          <pic:cNvPr id="644196624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137747776" name="Picture">
+                  <wp:docPr id="494564631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137747776" name="Picture"/>
+                          <pic:cNvPr id="494564631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452841122" name="Picture">
+                        <wp:docPr id="1181192956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452841122" name="Picture"/>
+                                <pic:cNvPr id="1181192956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126500736" name="Picture">
+                        <wp:docPr id="257092250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126500736" name="Picture"/>
+                                <pic:cNvPr id="257092250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443452101" name="Picture">
+                        <wp:docPr id="1302732519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443452101" name="Picture"/>
+                                <pic:cNvPr id="1302732519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830836212" name="Picture">
+                        <wp:docPr id="2042311558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830836212" name="Picture"/>
+                                <pic:cNvPr id="2042311558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142311879" name="Picture">
+                        <wp:docPr id="1042995898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142311879" name="Picture"/>
+                                <pic:cNvPr id="1042995898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059043585" name="Picture">
+                        <wp:docPr id="276234018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059043585" name="Picture"/>
+                                <pic:cNvPr id="276234018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85741923" name="Picture">
+                        <wp:docPr id="1385866036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85741923" name="Picture"/>
+                                <pic:cNvPr id="1385866036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049104626" name="Picture">
+                        <wp:docPr id="451468995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049104626" name="Picture"/>
+                                <pic:cNvPr id="451468995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000853893" name="Picture">
+                        <wp:docPr id="1140447707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000853893" name="Picture"/>
+                                <pic:cNvPr id="1140447707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908329206" name="Picture">
+                        <wp:docPr id="520827861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908329206" name="Picture"/>
+                                <pic:cNvPr id="520827861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="6444084" name="Picture">
+                        <wp:docPr id="502961436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="6444084" name="Picture"/>
+                                <pic:cNvPr id="502961436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957715582" name="Picture">
+                        <wp:docPr id="402342045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957715582" name="Picture"/>
+                                <pic:cNvPr id="402342045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281237358" name="Picture">
+                  <wp:docPr id="902877468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281237358" name="Picture"/>
+                          <pic:cNvPr id="902877468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002383509" name="Picture">
+                  <wp:docPr id="27914233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002383509" name="Picture"/>
+                          <pic:cNvPr id="27914233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224716261" name="Picture">
+                  <wp:docPr id="1730963165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224716261" name="Picture"/>
+                          <pic:cNvPr id="1730963165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263911926" name="Picture">
+                  <wp:docPr id="521565079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263911926" name="Picture"/>
+                          <pic:cNvPr id="521565079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583231777" name="Picture">
+                  <wp:docPr id="1903840209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583231777" name="Picture"/>
+                          <pic:cNvPr id="1903840209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941098032" name="Picture">
+                  <wp:docPr id="1152985833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941098032" name="Picture"/>
+                          <pic:cNvPr id="1152985833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983047706" name="Picture">
+                        <wp:docPr id="1323678010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983047706" name="Picture"/>
+                                <pic:cNvPr id="1323678010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52357803" name="Picture">
+                  <wp:docPr id="1605267880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52357803" name="Picture"/>
+                          <pic:cNvPr id="1605267880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741856877" name="Picture">
+                  <wp:docPr id="325068542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741856877" name="Picture"/>
+                          <pic:cNvPr id="325068542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302628809" name="Picture">
+                  <wp:docPr id="1890546113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302628809" name="Picture"/>
+                          <pic:cNvPr id="1890546113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449838766" name="Picture">
+                  <wp:docPr id="821955098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449838766" name="Picture"/>
+                          <pic:cNvPr id="821955098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468280612" name="Picture">
+                  <wp:docPr id="1582805139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468280612" name="Picture"/>
+                          <pic:cNvPr id="1582805139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511944808" name="Picture">
+                  <wp:docPr id="138119282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511944808" name="Picture"/>
+                          <pic:cNvPr id="138119282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1118446261" name="Picture">
+                        <wp:docPr id="1997030461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1118446261" name="Picture"/>
+                                <pic:cNvPr id="1997030461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633107947" name="Picture">
+                        <wp:docPr id="524841922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633107947" name="Picture"/>
+                                <pic:cNvPr id="524841922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915428451" name="Picture">
+                  <wp:docPr id="710211002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915428451" name="Picture"/>
+                          <pic:cNvPr id="710211002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405511616" name="Picture">
+                  <wp:docPr id="1854040796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405511616" name="Picture"/>
+                          <pic:cNvPr id="1854040796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496625563" name="Picture">
+                  <wp:docPr id="148909749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496625563" name="Picture"/>
+                          <pic:cNvPr id="148909749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619139928" name="Picture">
+                  <wp:docPr id="756149181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619139928" name="Picture"/>
+                          <pic:cNvPr id="756149181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011684719" name="Picture">
+                  <wp:docPr id="1863090591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011684719" name="Picture"/>
+                          <pic:cNvPr id="1863090591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264712246" name="Picture">
+                  <wp:docPr id="1374745707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264712246" name="Picture"/>
+                          <pic:cNvPr id="1374745707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705761614" name="Picture">
+                        <wp:docPr id="1334284371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705761614" name="Picture"/>
+                                <pic:cNvPr id="1334284371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852178032" name="Picture">
+                  <wp:docPr id="427980388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852178032" name="Picture"/>
+                          <pic:cNvPr id="427980388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794132556" name="Picture">
+                  <wp:docPr id="532851944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794132556" name="Picture"/>
+                          <pic:cNvPr id="532851944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977615030" name="Picture">
+                  <wp:docPr id="2145462196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977615030" name="Picture"/>
+                          <pic:cNvPr id="2145462196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330621240" name="Picture">
+                  <wp:docPr id="1327717690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330621240" name="Picture"/>
+                          <pic:cNvPr id="1327717690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38480419" name="Picture">
+                  <wp:docPr id="254640591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38480419" name="Picture"/>
+                          <pic:cNvPr id="254640591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6737686" name="Picture">
+                  <wp:docPr id="1748501287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6737686" name="Picture"/>
+                          <pic:cNvPr id="1748501287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417108315" name="Picture">
+                        <wp:docPr id="2097423634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417108315" name="Picture"/>
+                                <pic:cNvPr id="2097423634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658794172" name="Picture">
+                  <wp:docPr id="1426927790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658794172" name="Picture"/>
+                          <pic:cNvPr id="1426927790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111451203" name="Picture">
+                  <wp:docPr id="404264557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111451203" name="Picture"/>
+                          <pic:cNvPr id="404264557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469661958" name="Picture">
+                  <wp:docPr id="202421641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469661958" name="Picture"/>
+                          <pic:cNvPr id="202421641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>