--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924892528" name="Picture">
+                  <wp:docPr id="531630276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924892528" name="Picture"/>
+                          <pic:cNvPr id="531630276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118072896" name="Picture">
+                  <wp:docPr id="1804535164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118072896" name="Picture"/>
+                          <pic:cNvPr id="1804535164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176534669" name="Picture">
+                        <wp:docPr id="182335767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176534669" name="Picture"/>
+                                <pic:cNvPr id="182335767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100957819" name="Picture">
+                  <wp:docPr id="1567586373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100957819" name="Picture"/>
+                          <pic:cNvPr id="1567586373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78027116" name="Picture">
+                  <wp:docPr id="74699366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78027116" name="Picture"/>
+                          <pic:cNvPr id="74699366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148916745" name="Picture">
+                  <wp:docPr id="1084103334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148916745" name="Picture"/>
+                          <pic:cNvPr id="1084103334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075508974" name="Picture">
+                  <wp:docPr id="1212000654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075508974" name="Picture"/>
+                          <pic:cNvPr id="1212000654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334077853" name="Picture">
+                  <wp:docPr id="2122853956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334077853" name="Picture"/>
+                          <pic:cNvPr id="2122853956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26396265" name="Picture">
+                        <wp:docPr id="217206759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26396265" name="Picture"/>
+                                <pic:cNvPr id="217206759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994415368" name="Picture">
+                        <wp:docPr id="902055408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994415368" name="Picture"/>
+                                <pic:cNvPr id="902055408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349100584" name="Picture">
+                        <wp:docPr id="1410657867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349100584" name="Picture"/>
+                                <pic:cNvPr id="1410657867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169566971" name="Picture">
+                        <wp:docPr id="1254311371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169566971" name="Picture"/>
+                                <pic:cNvPr id="1254311371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529639740" name="Picture">
+                        <wp:docPr id="1358351629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529639740" name="Picture"/>
+                                <pic:cNvPr id="1358351629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347011207" name="Picture">
+                        <wp:docPr id="1362586108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347011207" name="Picture"/>
+                                <pic:cNvPr id="1362586108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651529338" name="Picture">
+                        <wp:docPr id="2087724637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651529338" name="Picture"/>
+                                <pic:cNvPr id="2087724637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349309173" name="Picture">
+                        <wp:docPr id="680618057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349309173" name="Picture"/>
+                                <pic:cNvPr id="680618057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265988876" name="Picture">
+                        <wp:docPr id="303818188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265988876" name="Picture"/>
+                                <pic:cNvPr id="303818188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441480432" name="Picture">
+                        <wp:docPr id="266147264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441480432" name="Picture"/>
+                                <pic:cNvPr id="266147264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289345899" name="Picture">
+                        <wp:docPr id="1957377701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289345899" name="Picture"/>
+                                <pic:cNvPr id="1957377701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448017804" name="Picture">
+                        <wp:docPr id="1373385422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448017804" name="Picture"/>
+                                <pic:cNvPr id="1373385422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535930091" name="Picture">
+                  <wp:docPr id="1036092655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535930091" name="Picture"/>
+                          <pic:cNvPr id="1036092655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204601180" name="Picture">
+                  <wp:docPr id="599482752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204601180" name="Picture"/>
+                          <pic:cNvPr id="599482752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10142993" name="Picture">
+                  <wp:docPr id="396548346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10142993" name="Picture"/>
+                          <pic:cNvPr id="396548346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427583816" name="Picture">
+                  <wp:docPr id="1257571402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427583816" name="Picture"/>
+                          <pic:cNvPr id="1257571402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824152220" name="Picture">
+                  <wp:docPr id="197281079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824152220" name="Picture"/>
+                          <pic:cNvPr id="197281079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844865721" name="Picture">
+                  <wp:docPr id="1304011876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844865721" name="Picture"/>
+                          <pic:cNvPr id="1304011876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297819269" name="Picture">
+                        <wp:docPr id="1072805004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297819269" name="Picture"/>
+                                <pic:cNvPr id="1072805004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669102853" name="Picture">
+                  <wp:docPr id="1869634838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669102853" name="Picture"/>
+                          <pic:cNvPr id="1869634838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379801889" name="Picture">
+                  <wp:docPr id="1872860443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379801889" name="Picture"/>
+                          <pic:cNvPr id="1872860443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85201668" name="Picture">
+                  <wp:docPr id="1573263799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85201668" name="Picture"/>
+                          <pic:cNvPr id="1573263799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817687427" name="Picture">
+                  <wp:docPr id="239210936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817687427" name="Picture"/>
+                          <pic:cNvPr id="239210936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664179959" name="Picture">
+                  <wp:docPr id="1685651325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664179959" name="Picture"/>
+                          <pic:cNvPr id="1685651325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138585284" name="Picture">
+                  <wp:docPr id="692956600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138585284" name="Picture"/>
+                          <pic:cNvPr id="692956600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982595266" name="Picture">
+                        <wp:docPr id="1526018863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982595266" name="Picture"/>
+                                <pic:cNvPr id="1526018863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588587405" name="Picture">
+                  <wp:docPr id="504456612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588587405" name="Picture"/>
+                          <pic:cNvPr id="504456612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055632214" name="Picture">
+                  <wp:docPr id="1754999529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055632214" name="Picture"/>
+                          <pic:cNvPr id="1754999529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630018875" name="Picture">
+                  <wp:docPr id="730695512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630018875" name="Picture"/>
+                          <pic:cNvPr id="730695512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114137840" name="Picture">
+                  <wp:docPr id="1992551923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114137840" name="Picture"/>
+                          <pic:cNvPr id="1992551923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120603811" name="Picture">
+                  <wp:docPr id="630853763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120603811" name="Picture"/>
+                          <pic:cNvPr id="630853763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268351544" name="Picture">
+                  <wp:docPr id="1854296674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268351544" name="Picture"/>
+                          <pic:cNvPr id="1854296674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015736000" name="Picture">
+                        <wp:docPr id="1825131714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015736000" name="Picture"/>
+                                <pic:cNvPr id="1825131714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990198571" name="Picture">
+                  <wp:docPr id="805308027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990198571" name="Picture"/>
+                          <pic:cNvPr id="805308027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999899789" name="Picture">
+                  <wp:docPr id="1104491987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999899789" name="Picture"/>
+                          <pic:cNvPr id="1104491987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643993885" name="Picture">
+                  <wp:docPr id="80810267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643993885" name="Picture"/>
+                          <pic:cNvPr id="80810267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950992720" name="Picture">
+                  <wp:docPr id="321948809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950992720" name="Picture"/>
+                          <pic:cNvPr id="321948809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053307368" name="Picture">
+                  <wp:docPr id="2037899344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053307368" name="Picture"/>
+                          <pic:cNvPr id="2037899344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108505772" name="Picture">
+                  <wp:docPr id="4227702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108505772" name="Picture"/>
+                          <pic:cNvPr id="4227702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747881797" name="Picture">
+                        <wp:docPr id="835345102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747881797" name="Picture"/>
+                                <pic:cNvPr id="835345102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954189349" name="Picture">
+                  <wp:docPr id="891108787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954189349" name="Picture"/>
+                          <pic:cNvPr id="891108787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105322259" name="Picture">
+                  <wp:docPr id="1863226793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105322259" name="Picture"/>
+                          <pic:cNvPr id="1863226793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925773721" name="Picture">
+                  <wp:docPr id="2101728265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925773721" name="Picture"/>
+                          <pic:cNvPr id="2101728265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>