--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819000091" name="Picture">
+                  <wp:docPr id="845242376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819000091" name="Picture"/>
+                          <pic:cNvPr id="845242376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091388899" name="Picture">
+                  <wp:docPr id="463554364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091388899" name="Picture"/>
+                          <pic:cNvPr id="463554364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685565597" name="Picture">
+                        <wp:docPr id="611972404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685565597" name="Picture"/>
+                                <pic:cNvPr id="611972404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524643729" name="Picture">
+                  <wp:docPr id="1073595247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524643729" name="Picture"/>
+                          <pic:cNvPr id="1073595247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883186317" name="Picture">
+                  <wp:docPr id="88084540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883186317" name="Picture"/>
+                          <pic:cNvPr id="88084540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903330292" name="Picture">
+                  <wp:docPr id="1441706436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903330292" name="Picture"/>
+                          <pic:cNvPr id="1441706436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43564361" name="Picture">
+                  <wp:docPr id="2099524090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43564361" name="Picture"/>
+                          <pic:cNvPr id="2099524090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029182489" name="Picture">
+                  <wp:docPr id="632644046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029182489" name="Picture"/>
+                          <pic:cNvPr id="632644046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740809016" name="Picture">
+                        <wp:docPr id="689805205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740809016" name="Picture"/>
+                                <pic:cNvPr id="689805205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208340408" name="Picture">
+                        <wp:docPr id="1197531577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208340408" name="Picture"/>
+                                <pic:cNvPr id="1197531577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981365720" name="Picture">
+                        <wp:docPr id="1895190977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981365720" name="Picture"/>
+                                <pic:cNvPr id="1895190977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="431278076" name="Picture">
+                        <wp:docPr id="1399109998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="431278076" name="Picture"/>
+                                <pic:cNvPr id="1399109998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908754431" name="Picture">
+                        <wp:docPr id="1629977734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908754431" name="Picture"/>
+                                <pic:cNvPr id="1629977734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="153108456" name="Picture">
+                        <wp:docPr id="875838319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="153108456" name="Picture"/>
+                                <pic:cNvPr id="875838319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266094132" name="Picture">
+                        <wp:docPr id="2001367619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266094132" name="Picture"/>
+                                <pic:cNvPr id="2001367619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082726058" name="Picture">
+                        <wp:docPr id="1247677314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082726058" name="Picture"/>
+                                <pic:cNvPr id="1247677314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216640335" name="Picture">
+                        <wp:docPr id="288663383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216640335" name="Picture"/>
+                                <pic:cNvPr id="288663383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196736188" name="Picture">
+                        <wp:docPr id="1240725368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196736188" name="Picture"/>
+                                <pic:cNvPr id="1240725368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504561848" name="Picture">
+                        <wp:docPr id="1981657587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504561848" name="Picture"/>
+                                <pic:cNvPr id="1981657587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277655250" name="Picture">
+                        <wp:docPr id="1115805410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277655250" name="Picture"/>
+                                <pic:cNvPr id="1115805410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062858930" name="Picture">
+                        <wp:docPr id="1928599324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062858930" name="Picture"/>
+                                <pic:cNvPr id="1928599324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216289778" name="Picture">
+                        <wp:docPr id="1902431444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216289778" name="Picture"/>
+                                <pic:cNvPr id="1902431444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105453278" name="Picture">
+                        <wp:docPr id="1897772127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105453278" name="Picture"/>
+                                <pic:cNvPr id="1897772127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20143103" name="Picture">
+                  <wp:docPr id="383060237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20143103" name="Picture"/>
+                          <pic:cNvPr id="383060237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324494965" name="Picture">
+                  <wp:docPr id="1806673466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324494965" name="Picture"/>
+                          <pic:cNvPr id="1806673466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147953404" name="Picture">
+                  <wp:docPr id="53792641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147953404" name="Picture"/>
+                          <pic:cNvPr id="53792641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930652166" name="Picture">
+                  <wp:docPr id="380063524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930652166" name="Picture"/>
+                          <pic:cNvPr id="380063524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3962202" name="Picture">
+                  <wp:docPr id="55744967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3962202" name="Picture"/>
+                          <pic:cNvPr id="55744967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264622414" name="Picture">
+                  <wp:docPr id="401281541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264622414" name="Picture"/>
+                          <pic:cNvPr id="401281541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37795642" name="Picture">
+                        <wp:docPr id="2116774211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37795642" name="Picture"/>
+                                <pic:cNvPr id="2116774211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743243627" name="Picture">
+                  <wp:docPr id="321650030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743243627" name="Picture"/>
+                          <pic:cNvPr id="321650030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640806965" name="Picture">
+                  <wp:docPr id="114946722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640806965" name="Picture"/>
+                          <pic:cNvPr id="114946722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714563153" name="Picture">
+                  <wp:docPr id="589165131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714563153" name="Picture"/>
+                          <pic:cNvPr id="589165131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942360318" name="Picture">
+                  <wp:docPr id="1397455491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942360318" name="Picture"/>
+                          <pic:cNvPr id="1397455491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139690182" name="Picture">
+                  <wp:docPr id="780730118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139690182" name="Picture"/>
+                          <pic:cNvPr id="780730118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322768538" name="Picture">
+                  <wp:docPr id="23100384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322768538" name="Picture"/>
+                          <pic:cNvPr id="23100384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95788116" name="Picture">
+                        <wp:docPr id="1956679957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95788116" name="Picture"/>
+                                <pic:cNvPr id="1956679957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968609136" name="Picture">
+                  <wp:docPr id="1990019866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968609136" name="Picture"/>
+                          <pic:cNvPr id="1990019866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475123951" name="Picture">
+                  <wp:docPr id="1850711318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475123951" name="Picture"/>
+                          <pic:cNvPr id="1850711318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234436439" name="Picture">
+                  <wp:docPr id="176754801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234436439" name="Picture"/>
+                          <pic:cNvPr id="176754801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206640218" name="Picture">
+                  <wp:docPr id="1154940145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206640218" name="Picture"/>
+                          <pic:cNvPr id="1154940145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309943357" name="Picture">
+                  <wp:docPr id="1725521684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309943357" name="Picture"/>
+                          <pic:cNvPr id="1725521684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138292812" name="Picture">
+                  <wp:docPr id="2052259596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138292812" name="Picture"/>
+                          <pic:cNvPr id="2052259596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127069759" name="Picture">
+                        <wp:docPr id="1650405623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127069759" name="Picture"/>
+                                <pic:cNvPr id="1650405623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060848946" name="Picture">
+                  <wp:docPr id="261622063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060848946" name="Picture"/>
+                          <pic:cNvPr id="261622063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176921991" name="Picture">
+                  <wp:docPr id="538801191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176921991" name="Picture"/>
+                          <pic:cNvPr id="538801191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028450418" name="Picture">
+                  <wp:docPr id="1698204501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028450418" name="Picture"/>
+                          <pic:cNvPr id="1698204501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533081029" name="Picture">
+                  <wp:docPr id="2075570983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533081029" name="Picture"/>
+                          <pic:cNvPr id="2075570983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884331935" name="Picture">
+                  <wp:docPr id="1518387294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884331935" name="Picture"/>
+                          <pic:cNvPr id="1518387294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175182080" name="Picture">
+                  <wp:docPr id="186744817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175182080" name="Picture"/>
+                          <pic:cNvPr id="186744817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127947115" name="Picture">
+                        <wp:docPr id="191807063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127947115" name="Picture"/>
+                                <pic:cNvPr id="191807063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545979104" name="Picture">
+                  <wp:docPr id="192557265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545979104" name="Picture"/>
+                          <pic:cNvPr id="192557265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623168659" name="Picture">
+                  <wp:docPr id="1972943855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623168659" name="Picture"/>
+                          <pic:cNvPr id="1972943855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623195674" name="Picture">
+                  <wp:docPr id="2048283158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623195674" name="Picture"/>
+                          <pic:cNvPr id="2048283158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424897827" name="Picture">
+                  <wp:docPr id="58245326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424897827" name="Picture"/>
+                          <pic:cNvPr id="58245326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531839265" name="Picture">
+                  <wp:docPr id="623805742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531839265" name="Picture"/>
+                          <pic:cNvPr id="623805742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187843842" name="Picture">
+                  <wp:docPr id="512223067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187843842" name="Picture"/>
+                          <pic:cNvPr id="512223067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538372266" name="Picture">
+                  <wp:docPr id="586294879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538372266" name="Picture"/>
+                          <pic:cNvPr id="586294879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927308819" name="Picture">
+                  <wp:docPr id="1063721393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927308819" name="Picture"/>
+                          <pic:cNvPr id="1063721393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575379240" name="Picture">
+                  <wp:docPr id="243366997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575379240" name="Picture"/>
+                          <pic:cNvPr id="243366997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>