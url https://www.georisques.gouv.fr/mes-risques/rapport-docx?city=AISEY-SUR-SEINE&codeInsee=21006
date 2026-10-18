--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791858672" name="Picture">
+                  <wp:docPr id="850351549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791858672" name="Picture"/>
+                          <pic:cNvPr id="850351549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30918215" name="Picture">
+                  <wp:docPr id="823008435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30918215" name="Picture"/>
+                          <pic:cNvPr id="823008435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190135573" name="Picture">
+                        <wp:docPr id="621643681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190135573" name="Picture"/>
+                                <pic:cNvPr id="621643681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199044059" name="Picture">
+                  <wp:docPr id="981459903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199044059" name="Picture"/>
+                          <pic:cNvPr id="981459903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420949782" name="Picture">
+                  <wp:docPr id="762509117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420949782" name="Picture"/>
+                          <pic:cNvPr id="762509117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399949297" name="Picture">
+                  <wp:docPr id="279256175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399949297" name="Picture"/>
+                          <pic:cNvPr id="279256175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896020574" name="Picture">
+                  <wp:docPr id="359754768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896020574" name="Picture"/>
+                          <pic:cNvPr id="359754768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252319428" name="Picture">
+                  <wp:docPr id="79160708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252319428" name="Picture"/>
+                          <pic:cNvPr id="79160708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848465897" name="Picture">
+                        <wp:docPr id="1247738560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848465897" name="Picture"/>
+                                <pic:cNvPr id="1247738560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108943492" name="Picture">
+                        <wp:docPr id="1164720660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108943492" name="Picture"/>
+                                <pic:cNvPr id="1164720660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356365230" name="Picture">
+                        <wp:docPr id="766206098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356365230" name="Picture"/>
+                                <pic:cNvPr id="766206098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930423649" name="Picture">
+                        <wp:docPr id="1147366489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930423649" name="Picture"/>
+                                <pic:cNvPr id="1147366489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931640027" name="Picture">
+                        <wp:docPr id="2025364945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931640027" name="Picture"/>
+                                <pic:cNvPr id="2025364945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173902874" name="Picture">
+                        <wp:docPr id="1505395381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173902874" name="Picture"/>
+                                <pic:cNvPr id="1505395381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1600785966" name="Picture">
+                        <wp:docPr id="555154151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1600785966" name="Picture"/>
+                                <pic:cNvPr id="555154151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075472376" name="Picture">
+                        <wp:docPr id="2001047812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075472376" name="Picture"/>
+                                <pic:cNvPr id="2001047812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003114538" name="Picture">
+                        <wp:docPr id="166897826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003114538" name="Picture"/>
+                                <pic:cNvPr id="166897826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698147437" name="Picture">
+                        <wp:docPr id="1464771995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698147437" name="Picture"/>
+                                <pic:cNvPr id="1464771995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42235885" name="Picture">
+                        <wp:docPr id="936042252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42235885" name="Picture"/>
+                                <pic:cNvPr id="936042252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101360328" name="Picture">
+                        <wp:docPr id="793224194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101360328" name="Picture"/>
+                                <pic:cNvPr id="793224194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678819841" name="Picture">
+                        <wp:docPr id="684935635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678819841" name="Picture"/>
+                                <pic:cNvPr id="684935635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642215745" name="Picture">
+                        <wp:docPr id="842764806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642215745" name="Picture"/>
+                                <pic:cNvPr id="842764806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="400362495" name="Picture">
+                        <wp:docPr id="663036461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="400362495" name="Picture"/>
+                                <pic:cNvPr id="663036461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990600820" name="Picture">
+                  <wp:docPr id="1548667802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990600820" name="Picture"/>
+                          <pic:cNvPr id="1548667802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352646413" name="Picture">
+                  <wp:docPr id="620201375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352646413" name="Picture"/>
+                          <pic:cNvPr id="620201375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449365187" name="Picture">
+                  <wp:docPr id="1433290566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449365187" name="Picture"/>
+                          <pic:cNvPr id="1433290566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716746687" name="Picture">
+                  <wp:docPr id="842322929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716746687" name="Picture"/>
+                          <pic:cNvPr id="842322929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012047296" name="Picture">
+                  <wp:docPr id="1220844018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012047296" name="Picture"/>
+                          <pic:cNvPr id="1220844018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45735702" name="Picture">
+                  <wp:docPr id="1963646826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45735702" name="Picture"/>
+                          <pic:cNvPr id="1963646826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679045672" name="Picture">
+                        <wp:docPr id="2055806270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679045672" name="Picture"/>
+                                <pic:cNvPr id="2055806270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228001372" name="Picture">
+                  <wp:docPr id="1253458607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228001372" name="Picture"/>
+                          <pic:cNvPr id="1253458607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513947318" name="Picture">
+                  <wp:docPr id="267386424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513947318" name="Picture"/>
+                          <pic:cNvPr id="267386424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112431968" name="Picture">
+                  <wp:docPr id="1035821590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112431968" name="Picture"/>
+                          <pic:cNvPr id="1035821590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886166321" name="Picture">
+                  <wp:docPr id="791824813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886166321" name="Picture"/>
+                          <pic:cNvPr id="791824813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394531404" name="Picture">
+                  <wp:docPr id="244529241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394531404" name="Picture"/>
+                          <pic:cNvPr id="244529241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273576175" name="Picture">
+                  <wp:docPr id="1067960593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273576175" name="Picture"/>
+                          <pic:cNvPr id="1067960593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631588314" name="Picture">
+                        <wp:docPr id="373202195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631588314" name="Picture"/>
+                                <pic:cNvPr id="373202195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664350147" name="Picture">
+                  <wp:docPr id="391127428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664350147" name="Picture"/>
+                          <pic:cNvPr id="391127428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223112221" name="Picture">
+                  <wp:docPr id="592908371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223112221" name="Picture"/>
+                          <pic:cNvPr id="592908371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914474461" name="Picture">
+                  <wp:docPr id="472861179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914474461" name="Picture"/>
+                          <pic:cNvPr id="472861179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382555343" name="Picture">
+                  <wp:docPr id="938176500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382555343" name="Picture"/>
+                          <pic:cNvPr id="938176500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113323440" name="Picture">
+                  <wp:docPr id="11145947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113323440" name="Picture"/>
+                          <pic:cNvPr id="11145947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497452085" name="Picture">
+                  <wp:docPr id="514201973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497452085" name="Picture"/>
+                          <pic:cNvPr id="514201973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595214983" name="Picture">
+                        <wp:docPr id="1190775362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595214983" name="Picture"/>
+                                <pic:cNvPr id="1190775362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173342193" name="Picture">
+                  <wp:docPr id="1748639321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173342193" name="Picture"/>
+                          <pic:cNvPr id="1748639321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833872486" name="Picture">
+                  <wp:docPr id="1905053842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833872486" name="Picture"/>
+                          <pic:cNvPr id="1905053842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053448442" name="Picture">
+                  <wp:docPr id="152460591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053448442" name="Picture"/>
+                          <pic:cNvPr id="152460591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945700761" name="Picture">
+                  <wp:docPr id="1030712740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945700761" name="Picture"/>
+                          <pic:cNvPr id="1030712740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844539130" name="Picture">
+                  <wp:docPr id="805574472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844539130" name="Picture"/>
+                          <pic:cNvPr id="805574472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861642996" name="Picture">
+                  <wp:docPr id="14295389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861642996" name="Picture"/>
+                          <pic:cNvPr id="14295389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141454086" name="Picture">
+                        <wp:docPr id="1888574517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141454086" name="Picture"/>
+                                <pic:cNvPr id="1888574517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16828113" name="Picture">
+                  <wp:docPr id="1512389283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16828113" name="Picture"/>
+                          <pic:cNvPr id="1512389283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060299180" name="Picture">
+                  <wp:docPr id="539993382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060299180" name="Picture"/>
+                          <pic:cNvPr id="539993382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107703764" name="Picture">
+                  <wp:docPr id="63029075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107703764" name="Picture"/>
+                          <pic:cNvPr id="63029075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307869858" name="Picture">
+                  <wp:docPr id="2129054712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307869858" name="Picture"/>
+                          <pic:cNvPr id="2129054712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462916599" name="Picture">
+                  <wp:docPr id="2093143386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462916599" name="Picture"/>
+                          <pic:cNvPr id="2093143386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670381369" name="Picture">
+                  <wp:docPr id="558808866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670381369" name="Picture"/>
+                          <pic:cNvPr id="558808866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591504279" name="Picture">
+                  <wp:docPr id="1635585133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591504279" name="Picture"/>
+                          <pic:cNvPr id="1635585133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307513927" name="Picture">
+                  <wp:docPr id="2078798642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307513927" name="Picture"/>
+                          <pic:cNvPr id="2078798642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951665515" name="Picture">
+                  <wp:docPr id="762012223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951665515" name="Picture"/>
+                          <pic:cNvPr id="762012223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>