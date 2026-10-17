--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693928425" name="Picture">
+                  <wp:docPr id="1317056310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693928425" name="Picture"/>
+                          <pic:cNvPr id="1317056310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395333926" name="Picture">
+                  <wp:docPr id="1651509698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395333926" name="Picture"/>
+                          <pic:cNvPr id="1651509698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657123541" name="Picture">
+                        <wp:docPr id="598784593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657123541" name="Picture"/>
+                                <pic:cNvPr id="598784593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282585276" name="Picture">
+                  <wp:docPr id="1218587162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282585276" name="Picture"/>
+                          <pic:cNvPr id="1218587162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859016879" name="Picture">
+                  <wp:docPr id="943275832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859016879" name="Picture"/>
+                          <pic:cNvPr id="943275832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214276721" name="Picture">
+                  <wp:docPr id="2005614395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214276721" name="Picture"/>
+                          <pic:cNvPr id="2005614395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922800884" name="Picture">
+                  <wp:docPr id="1540028886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922800884" name="Picture"/>
+                          <pic:cNvPr id="1540028886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871929950" name="Picture">
+                  <wp:docPr id="1017447462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871929950" name="Picture"/>
+                          <pic:cNvPr id="1017447462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514294069" name="Picture">
+                        <wp:docPr id="2095561553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514294069" name="Picture"/>
+                                <pic:cNvPr id="2095561553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79623934" name="Picture">
+                        <wp:docPr id="387626851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79623934" name="Picture"/>
+                                <pic:cNvPr id="387626851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037985376" name="Picture">
+                        <wp:docPr id="1227446751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037985376" name="Picture"/>
+                                <pic:cNvPr id="1227446751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573622600" name="Picture">
+                        <wp:docPr id="1035924697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573622600" name="Picture"/>
+                                <pic:cNvPr id="1035924697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174007825" name="Picture">
+                        <wp:docPr id="162430607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174007825" name="Picture"/>
+                                <pic:cNvPr id="162430607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756635160" name="Picture">
+                        <wp:docPr id="138772197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756635160" name="Picture"/>
+                                <pic:cNvPr id="138772197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397456348" name="Picture">
+                        <wp:docPr id="1395088129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397456348" name="Picture"/>
+                                <pic:cNvPr id="1395088129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824387788" name="Picture">
+                        <wp:docPr id="1844571929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824387788" name="Picture"/>
+                                <pic:cNvPr id="1844571929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551977775" name="Picture">
+                        <wp:docPr id="1957270484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551977775" name="Picture"/>
+                                <pic:cNvPr id="1957270484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048219499" name="Picture">
+                        <wp:docPr id="1004041744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048219499" name="Picture"/>
+                                <pic:cNvPr id="1004041744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011511438" name="Picture">
+                        <wp:docPr id="1251393792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011511438" name="Picture"/>
+                                <pic:cNvPr id="1251393792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44837687" name="Picture">
+                        <wp:docPr id="1169779456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44837687" name="Picture"/>
+                                <pic:cNvPr id="1169779456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057812207" name="Picture">
+                        <wp:docPr id="444438809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057812207" name="Picture"/>
+                                <pic:cNvPr id="444438809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028476954" name="Picture">
+                        <wp:docPr id="245901013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028476954" name="Picture"/>
+                                <pic:cNvPr id="245901013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667405347" name="Picture">
+                        <wp:docPr id="1562762948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667405347" name="Picture"/>
+                                <pic:cNvPr id="1562762948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354495326" name="Picture">
+                  <wp:docPr id="1190760307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354495326" name="Picture"/>
+                          <pic:cNvPr id="1190760307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993978144" name="Picture">
+                  <wp:docPr id="111357013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993978144" name="Picture"/>
+                          <pic:cNvPr id="111357013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860083103" name="Picture">
+                  <wp:docPr id="316573401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860083103" name="Picture"/>
+                          <pic:cNvPr id="316573401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427228730" name="Picture">
+                  <wp:docPr id="923054203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427228730" name="Picture"/>
+                          <pic:cNvPr id="923054203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180662189" name="Picture">
+                  <wp:docPr id="1031899022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180662189" name="Picture"/>
+                          <pic:cNvPr id="1031899022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373371821" name="Picture">
+                  <wp:docPr id="747016839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373371821" name="Picture"/>
+                          <pic:cNvPr id="747016839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672222413" name="Picture">
+                        <wp:docPr id="86402388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672222413" name="Picture"/>
+                                <pic:cNvPr id="86402388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98539342" name="Picture">
+                        <wp:docPr id="365252874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98539342" name="Picture"/>
+                                <pic:cNvPr id="365252874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20362,57 +20362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135927319" name="Picture">
+                  <wp:docPr id="1015896317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135927319" name="Picture"/>
+                          <pic:cNvPr id="1015896317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045543300" name="Picture">
+                  <wp:docPr id="1784000413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045543300" name="Picture"/>
+                          <pic:cNvPr id="1784000413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21095,57 +21095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204632807" name="Picture">
+                  <wp:docPr id="1437073116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204632807" name="Picture"/>
+                          <pic:cNvPr id="1437073116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22093,57 +22093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625744708" name="Picture">
+                  <wp:docPr id="1682682926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625744708" name="Picture"/>
+                          <pic:cNvPr id="1682682926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22196,57 +22196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774428914" name="Picture">
+                  <wp:docPr id="483497270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774428914" name="Picture"/>
+                          <pic:cNvPr id="483497270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805873635" name="Picture">
+                  <wp:docPr id="1825626988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805873635" name="Picture"/>
+                          <pic:cNvPr id="1825626988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24720,57 +24720,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671853396" name="Picture">
+                        <wp:docPr id="378382670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671853396" name="Picture"/>
+                                <pic:cNvPr id="378382670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26109,57 +26109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573467657" name="Picture">
+                  <wp:docPr id="2095848264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573467657" name="Picture"/>
+                          <pic:cNvPr id="2095848264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26198,57 +26198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601700858" name="Picture">
+                  <wp:docPr id="618994467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601700858" name="Picture"/>
+                          <pic:cNvPr id="618994467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26842,57 +26842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887746753" name="Picture">
+                  <wp:docPr id="437051938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887746753" name="Picture"/>
+                          <pic:cNvPr id="437051938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27840,57 +27840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499981372" name="Picture">
+                  <wp:docPr id="1784925845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499981372" name="Picture"/>
+                          <pic:cNvPr id="1784925845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27943,57 +27943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304055992" name="Picture">
+                  <wp:docPr id="959646525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304055992" name="Picture"/>
+                          <pic:cNvPr id="959646525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29320,57 +29320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210148204" name="Picture">
+                  <wp:docPr id="178242973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210148204" name="Picture"/>
+                          <pic:cNvPr id="178242973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30463,57 +30463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500191464" name="Picture">
+                        <wp:docPr id="478965221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500191464" name="Picture"/>
+                                <pic:cNvPr id="478965221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31824,57 +31824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624289221" name="Picture">
+                  <wp:docPr id="1758191812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624289221" name="Picture"/>
+                          <pic:cNvPr id="1758191812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31913,57 +31913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345480087" name="Picture">
+                  <wp:docPr id="1644043264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345480087" name="Picture"/>
+                          <pic:cNvPr id="1644043264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32557,57 +32557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669265669" name="Picture">
+                  <wp:docPr id="784450226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669265669" name="Picture"/>
+                          <pic:cNvPr id="784450226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33555,57 +33555,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756615522" name="Picture">
+                  <wp:docPr id="1832228904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756615522" name="Picture"/>
+                          <pic:cNvPr id="1832228904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33658,57 +33658,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573519412" name="Picture">
+                  <wp:docPr id="877156635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573519412" name="Picture"/>
+                          <pic:cNvPr id="877156635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35035,57 +35035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127012871" name="Picture">
+                  <wp:docPr id="705083109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127012871" name="Picture"/>
+                          <pic:cNvPr id="705083109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36178,57 +36178,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127931733" name="Picture">
+                        <wp:docPr id="814228873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127931733" name="Picture"/>
+                                <pic:cNvPr id="814228873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717815767" name="Picture">
+                  <wp:docPr id="799415523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717815767" name="Picture"/>
+                          <pic:cNvPr id="799415523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805969937" name="Picture">
+                  <wp:docPr id="1981686386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805969937" name="Picture"/>
+                          <pic:cNvPr id="1981686386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38248,57 +38248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400285531" name="Picture">
+                  <wp:docPr id="1970302253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400285531" name="Picture"/>
+                          <pic:cNvPr id="1970302253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39165,57 +39165,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603161630" name="Picture">
+                  <wp:docPr id="1136731563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603161630" name="Picture"/>
+                          <pic:cNvPr id="1136731563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39268,57 +39268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150028602" name="Picture">
+                  <wp:docPr id="152755806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150028602" name="Picture"/>
+                          <pic:cNvPr id="152755806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40591,57 +40591,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907420227" name="Picture">
+                  <wp:docPr id="104460059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907420227" name="Picture"/>
+                          <pic:cNvPr id="104460059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41226,57 +41226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879516970" name="Picture">
+                  <wp:docPr id="1502493100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879516970" name="Picture"/>
+                          <pic:cNvPr id="1502493100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41297,57 +41297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821600638" name="Picture">
+                  <wp:docPr id="2028367152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821600638" name="Picture"/>
+                          <pic:cNvPr id="2028367152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41711,57 +41711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247442295" name="Picture">
+                  <wp:docPr id="1013705368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247442295" name="Picture"/>
+                          <pic:cNvPr id="1013705368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>