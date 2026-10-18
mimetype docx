--- v0 (2026-08-17)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028833569" name="Picture">
+                  <wp:docPr id="1155942966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028833569" name="Picture"/>
+                          <pic:cNvPr id="1155942966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990362234" name="Picture">
+                  <wp:docPr id="589083399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990362234" name="Picture"/>
+                          <pic:cNvPr id="589083399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773507518" name="Picture">
+                        <wp:docPr id="270600016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773507518" name="Picture"/>
+                                <pic:cNvPr id="270600016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025342007" name="Picture">
+                  <wp:docPr id="1656743195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025342007" name="Picture"/>
+                          <pic:cNvPr id="1656743195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474737285" name="Picture">
+                  <wp:docPr id="947750110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474737285" name="Picture"/>
+                          <pic:cNvPr id="947750110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44587115" name="Picture">
+                  <wp:docPr id="1706143322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44587115" name="Picture"/>
+                          <pic:cNvPr id="1706143322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40539514" name="Picture">
+                  <wp:docPr id="1334495859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40539514" name="Picture"/>
+                          <pic:cNvPr id="1334495859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727664952" name="Picture">
+                  <wp:docPr id="119930850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727664952" name="Picture"/>
+                          <pic:cNvPr id="119930850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941401137" name="Picture">
+                        <wp:docPr id="911611151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941401137" name="Picture"/>
+                                <pic:cNvPr id="911611151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696274875" name="Picture">
+                        <wp:docPr id="297169358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696274875" name="Picture"/>
+                                <pic:cNvPr id="297169358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652598950" name="Picture">
+                        <wp:docPr id="802992915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652598950" name="Picture"/>
+                                <pic:cNvPr id="802992915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959934526" name="Picture">
+                        <wp:docPr id="535093230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959934526" name="Picture"/>
+                                <pic:cNvPr id="535093230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643588592" name="Picture">
+                        <wp:docPr id="1655680499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643588592" name="Picture"/>
+                                <pic:cNvPr id="1655680499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281737164" name="Picture">
+                        <wp:docPr id="1444411582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281737164" name="Picture"/>
+                                <pic:cNvPr id="1444411582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103285723" name="Picture">
+                        <wp:docPr id="1367237819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103285723" name="Picture"/>
+                                <pic:cNvPr id="1367237819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061102835" name="Picture">
+                        <wp:docPr id="123506160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061102835" name="Picture"/>
+                                <pic:cNvPr id="123506160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1806901036" name="Picture">
+                        <wp:docPr id="1293558474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1806901036" name="Picture"/>
+                                <pic:cNvPr id="1293558474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683231440" name="Picture">
+                        <wp:docPr id="822444221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683231440" name="Picture"/>
+                                <pic:cNvPr id="822444221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971318296" name="Picture">
+                        <wp:docPr id="2087574587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971318296" name="Picture"/>
+                                <pic:cNvPr id="2087574587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032988958" name="Picture">
+                        <wp:docPr id="1508170228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032988958" name="Picture"/>
+                                <pic:cNvPr id="1508170228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197294223" name="Picture">
+                        <wp:docPr id="2111571701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197294223" name="Picture"/>
+                                <pic:cNvPr id="2111571701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361831112" name="Picture">
+                        <wp:docPr id="449999779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361831112" name="Picture"/>
+                                <pic:cNvPr id="449999779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744478709" name="Picture">
+                        <wp:docPr id="945134603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744478709" name="Picture"/>
+                                <pic:cNvPr id="945134603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934613504" name="Picture">
+                  <wp:docPr id="1055913254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934613504" name="Picture"/>
+                          <pic:cNvPr id="1055913254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501728755" name="Picture">
+                  <wp:docPr id="1641187306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501728755" name="Picture"/>
+                          <pic:cNvPr id="1641187306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052800917" name="Picture">
+                  <wp:docPr id="173641342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052800917" name="Picture"/>
+                          <pic:cNvPr id="173641342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111034425" name="Picture">
+                  <wp:docPr id="35154924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111034425" name="Picture"/>
+                          <pic:cNvPr id="35154924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253557535" name="Picture">
+                  <wp:docPr id="1222924440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253557535" name="Picture"/>
+                          <pic:cNvPr id="1222924440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113385209" name="Picture">
+                  <wp:docPr id="837640564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113385209" name="Picture"/>
+                          <pic:cNvPr id="837640564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005169084" name="Picture">
+                        <wp:docPr id="1259858288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005169084" name="Picture"/>
+                                <pic:cNvPr id="1259858288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1425843125" name="Picture">
+                        <wp:docPr id="1503946517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1425843125" name="Picture"/>
+                                <pic:cNvPr id="1503946517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20362,57 +20362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560960581" name="Picture">
+                  <wp:docPr id="1659940701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560960581" name="Picture"/>
+                          <pic:cNvPr id="1659940701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007505955" name="Picture">
+                  <wp:docPr id="925992447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007505955" name="Picture"/>
+                          <pic:cNvPr id="925992447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21095,57 +21095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224243484" name="Picture">
+                  <wp:docPr id="1305989315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224243484" name="Picture"/>
+                          <pic:cNvPr id="1305989315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22093,57 +22093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870553975" name="Picture">
+                  <wp:docPr id="845881043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870553975" name="Picture"/>
+                          <pic:cNvPr id="845881043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22196,57 +22196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459813179" name="Picture">
+                  <wp:docPr id="354692166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459813179" name="Picture"/>
+                          <pic:cNvPr id="354692166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9482403" name="Picture">
+                  <wp:docPr id="424174350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9482403" name="Picture"/>
+                          <pic:cNvPr id="424174350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24720,57 +24720,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276005219" name="Picture">
+                        <wp:docPr id="1685433446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276005219" name="Picture"/>
+                                <pic:cNvPr id="1685433446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26109,57 +26109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358821478" name="Picture">
+                  <wp:docPr id="1048572917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358821478" name="Picture"/>
+                          <pic:cNvPr id="1048572917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26198,57 +26198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247487268" name="Picture">
+                  <wp:docPr id="1171048412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247487268" name="Picture"/>
+                          <pic:cNvPr id="1171048412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26842,57 +26842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954301391" name="Picture">
+                  <wp:docPr id="2140647616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954301391" name="Picture"/>
+                          <pic:cNvPr id="2140647616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27840,57 +27840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536142796" name="Picture">
+                  <wp:docPr id="1635412286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536142796" name="Picture"/>
+                          <pic:cNvPr id="1635412286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27943,57 +27943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959171736" name="Picture">
+                  <wp:docPr id="87958764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959171736" name="Picture"/>
+                          <pic:cNvPr id="87958764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29320,57 +29320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173447602" name="Picture">
+                  <wp:docPr id="950852028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173447602" name="Picture"/>
+                          <pic:cNvPr id="950852028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30463,57 +30463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846431751" name="Picture">
+                        <wp:docPr id="2089157117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846431751" name="Picture"/>
+                                <pic:cNvPr id="2089157117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31824,57 +31824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206963442" name="Picture">
+                  <wp:docPr id="574183144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206963442" name="Picture"/>
+                          <pic:cNvPr id="574183144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31913,57 +31913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392732079" name="Picture">
+                  <wp:docPr id="1654685749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392732079" name="Picture"/>
+                          <pic:cNvPr id="1654685749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32557,57 +32557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445265747" name="Picture">
+                  <wp:docPr id="1888800270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445265747" name="Picture"/>
+                          <pic:cNvPr id="1888800270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33555,57 +33555,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450443827" name="Picture">
+                  <wp:docPr id="1428348265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450443827" name="Picture"/>
+                          <pic:cNvPr id="1428348265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33658,57 +33658,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216155301" name="Picture">
+                  <wp:docPr id="2081569736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216155301" name="Picture"/>
+                          <pic:cNvPr id="2081569736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35035,57 +35035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689121916" name="Picture">
+                  <wp:docPr id="145291033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689121916" name="Picture"/>
+                          <pic:cNvPr id="145291033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36178,57 +36178,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889571297" name="Picture">
+                        <wp:docPr id="1403001417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889571297" name="Picture"/>
+                                <pic:cNvPr id="1403001417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066060701" name="Picture">
+                  <wp:docPr id="478097179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066060701" name="Picture"/>
+                          <pic:cNvPr id="478097179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293190149" name="Picture">
+                  <wp:docPr id="861176194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293190149" name="Picture"/>
+                          <pic:cNvPr id="861176194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38248,57 +38248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87995757" name="Picture">
+                  <wp:docPr id="1818244176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87995757" name="Picture"/>
+                          <pic:cNvPr id="1818244176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39165,57 +39165,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393191843" name="Picture">
+                  <wp:docPr id="402352435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393191843" name="Picture"/>
+                          <pic:cNvPr id="402352435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39268,57 +39268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879268445" name="Picture">
+                  <wp:docPr id="1151909651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879268445" name="Picture"/>
+                          <pic:cNvPr id="1151909651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40591,57 +40591,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725132039" name="Picture">
+                  <wp:docPr id="67637683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725132039" name="Picture"/>
+                          <pic:cNvPr id="67637683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41226,57 +41226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215495732" name="Picture">
+                  <wp:docPr id="89744902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215495732" name="Picture"/>
+                          <pic:cNvPr id="89744902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41297,57 +41297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609255724" name="Picture">
+                  <wp:docPr id="974308925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609255724" name="Picture"/>
+                          <pic:cNvPr id="974308925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41711,57 +41711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492678729" name="Picture">
+                  <wp:docPr id="748666797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492678729" name="Picture"/>
+                          <pic:cNvPr id="748666797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>