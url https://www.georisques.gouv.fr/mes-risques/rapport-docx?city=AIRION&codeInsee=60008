--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421309299" name="Picture">
+                  <wp:docPr id="1052338839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421309299" name="Picture"/>
+                          <pic:cNvPr id="1052338839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135346144" name="Picture">
+                  <wp:docPr id="1642500674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135346144" name="Picture"/>
+                          <pic:cNvPr id="1642500674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381671147" name="Picture">
+                        <wp:docPr id="2054668971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381671147" name="Picture"/>
+                                <pic:cNvPr id="2054668971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664057638" name="Picture">
+                  <wp:docPr id="1960194200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664057638" name="Picture"/>
+                          <pic:cNvPr id="1960194200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138668515" name="Picture">
+                  <wp:docPr id="1374752514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138668515" name="Picture"/>
+                          <pic:cNvPr id="1374752514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29142359" name="Picture">
+                  <wp:docPr id="1374355105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29142359" name="Picture"/>
+                          <pic:cNvPr id="1374355105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463646620" name="Picture">
+                  <wp:docPr id="995088935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463646620" name="Picture"/>
+                          <pic:cNvPr id="995088935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921740833" name="Picture">
+                  <wp:docPr id="149716364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921740833" name="Picture"/>
+                          <pic:cNvPr id="149716364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263709869" name="Picture">
+                        <wp:docPr id="1889415986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263709869" name="Picture"/>
+                                <pic:cNvPr id="1889415986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107859416" name="Picture">
+                        <wp:docPr id="1032899522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107859416" name="Picture"/>
+                                <pic:cNvPr id="1032899522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232548953" name="Picture">
+                        <wp:docPr id="939815954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232548953" name="Picture"/>
+                                <pic:cNvPr id="939815954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503352766" name="Picture">
+                        <wp:docPr id="1960407586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503352766" name="Picture"/>
+                                <pic:cNvPr id="1960407586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924305672" name="Picture">
+                        <wp:docPr id="357377376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924305672" name="Picture"/>
+                                <pic:cNvPr id="357377376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827921606" name="Picture">
+                        <wp:docPr id="1764123441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827921606" name="Picture"/>
+                                <pic:cNvPr id="1764123441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966810447" name="Picture">
+                        <wp:docPr id="423651324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966810447" name="Picture"/>
+                                <pic:cNvPr id="423651324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1623290996" name="Picture">
+                        <wp:docPr id="1503183032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1623290996" name="Picture"/>
+                                <pic:cNvPr id="1503183032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781475712" name="Picture">
+                        <wp:docPr id="614742811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781475712" name="Picture"/>
+                                <pic:cNvPr id="614742811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769225498" name="Picture">
+                        <wp:docPr id="179401914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769225498" name="Picture"/>
+                                <pic:cNvPr id="179401914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1970839996" name="Picture">
+                        <wp:docPr id="1733913610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1970839996" name="Picture"/>
+                                <pic:cNvPr id="1733913610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640342815" name="Picture">
+                        <wp:docPr id="559192749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640342815" name="Picture"/>
+                                <pic:cNvPr id="559192749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798477559" name="Picture">
+                  <wp:docPr id="1763383776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798477559" name="Picture"/>
+                          <pic:cNvPr id="1763383776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839250656" name="Picture">
+                  <wp:docPr id="938243502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839250656" name="Picture"/>
+                          <pic:cNvPr id="938243502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71604219" name="Picture">
+                  <wp:docPr id="931285580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71604219" name="Picture"/>
+                          <pic:cNvPr id="931285580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723559672" name="Picture">
+                  <wp:docPr id="389389448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723559672" name="Picture"/>
+                          <pic:cNvPr id="389389448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496044084" name="Picture">
+                  <wp:docPr id="1157886824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496044084" name="Picture"/>
+                          <pic:cNvPr id="1157886824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109679936" name="Picture">
+                  <wp:docPr id="1530470028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109679936" name="Picture"/>
+                          <pic:cNvPr id="1530470028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74335874" name="Picture">
+                        <wp:docPr id="1204776262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74335874" name="Picture"/>
+                                <pic:cNvPr id="1204776262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248486629" name="Picture">
+                  <wp:docPr id="569076599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248486629" name="Picture"/>
+                          <pic:cNvPr id="569076599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534868102" name="Picture">
+                  <wp:docPr id="898928337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534868102" name="Picture"/>
+                          <pic:cNvPr id="898928337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766682542" name="Picture">
+                  <wp:docPr id="160260216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766682542" name="Picture"/>
+                          <pic:cNvPr id="160260216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102394592" name="Picture">
+                  <wp:docPr id="2077740448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102394592" name="Picture"/>
+                          <pic:cNvPr id="2077740448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875506182" name="Picture">
+                  <wp:docPr id="713543548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875506182" name="Picture"/>
+                          <pic:cNvPr id="713543548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757528314" name="Picture">
+                  <wp:docPr id="1060919109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757528314" name="Picture"/>
+                          <pic:cNvPr id="1060919109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335550931" name="Picture">
+                        <wp:docPr id="1738502489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335550931" name="Picture"/>
+                                <pic:cNvPr id="1738502489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923141049" name="Picture">
+                  <wp:docPr id="985957520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923141049" name="Picture"/>
+                          <pic:cNvPr id="985957520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809014774" name="Picture">
+                  <wp:docPr id="138963673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809014774" name="Picture"/>
+                          <pic:cNvPr id="138963673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334948090" name="Picture">
+                  <wp:docPr id="444799015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334948090" name="Picture"/>
+                          <pic:cNvPr id="444799015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403063508" name="Picture">
+                  <wp:docPr id="42215264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403063508" name="Picture"/>
+                          <pic:cNvPr id="42215264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194946046" name="Picture">
+                  <wp:docPr id="970352289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194946046" name="Picture"/>
+                          <pic:cNvPr id="970352289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686582175" name="Picture">
+                  <wp:docPr id="108073709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686582175" name="Picture"/>
+                          <pic:cNvPr id="108073709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760918312" name="Picture">
+                        <wp:docPr id="1507024127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760918312" name="Picture"/>
+                                <pic:cNvPr id="1507024127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892577378" name="Picture">
+                  <wp:docPr id="1463536466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892577378" name="Picture"/>
+                          <pic:cNvPr id="1463536466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852150828" name="Picture">
+                  <wp:docPr id="529844662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852150828" name="Picture"/>
+                          <pic:cNvPr id="529844662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445721558" name="Picture">
+                  <wp:docPr id="1385547053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445721558" name="Picture"/>
+                          <pic:cNvPr id="1385547053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786431734" name="Picture">
+                  <wp:docPr id="1580379788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786431734" name="Picture"/>
+                          <pic:cNvPr id="1580379788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449129054" name="Picture">
+                  <wp:docPr id="1775924867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449129054" name="Picture"/>
+                          <pic:cNvPr id="1775924867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756900810" name="Picture">
+                  <wp:docPr id="173433306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756900810" name="Picture"/>
+                          <pic:cNvPr id="173433306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828709907" name="Picture">
+                        <wp:docPr id="2092917895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828709907" name="Picture"/>
+                                <pic:cNvPr id="2092917895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404398472" name="Picture">
+                  <wp:docPr id="1172210299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404398472" name="Picture"/>
+                          <pic:cNvPr id="1172210299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550826359" name="Picture">
+                  <wp:docPr id="1727828773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550826359" name="Picture"/>
+                          <pic:cNvPr id="1727828773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991737366" name="Picture">
+                  <wp:docPr id="1934821619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991737366" name="Picture"/>
+                          <pic:cNvPr id="1934821619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>