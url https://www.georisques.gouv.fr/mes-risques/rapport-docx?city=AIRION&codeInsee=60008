--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052338839" name="Picture">
+                  <wp:docPr id="1052455594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052338839" name="Picture"/>
+                          <pic:cNvPr id="1052455594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642500674" name="Picture">
+                  <wp:docPr id="1386491104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642500674" name="Picture"/>
+                          <pic:cNvPr id="1386491104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054668971" name="Picture">
+                        <wp:docPr id="1820024946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054668971" name="Picture"/>
+                                <pic:cNvPr id="1820024946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960194200" name="Picture">
+                  <wp:docPr id="1560105296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960194200" name="Picture"/>
+                          <pic:cNvPr id="1560105296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374752514" name="Picture">
+                  <wp:docPr id="1868813443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374752514" name="Picture"/>
+                          <pic:cNvPr id="1868813443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374355105" name="Picture">
+                  <wp:docPr id="100489795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374355105" name="Picture"/>
+                          <pic:cNvPr id="100489795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995088935" name="Picture">
+                  <wp:docPr id="1083306345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995088935" name="Picture"/>
+                          <pic:cNvPr id="1083306345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149716364" name="Picture">
+                  <wp:docPr id="463593415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149716364" name="Picture"/>
+                          <pic:cNvPr id="463593415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889415986" name="Picture">
+                        <wp:docPr id="1828983887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889415986" name="Picture"/>
+                                <pic:cNvPr id="1828983887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032899522" name="Picture">
+                        <wp:docPr id="1157146388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032899522" name="Picture"/>
+                                <pic:cNvPr id="1157146388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939815954" name="Picture">
+                        <wp:docPr id="113297346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939815954" name="Picture"/>
+                                <pic:cNvPr id="113297346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960407586" name="Picture">
+                        <wp:docPr id="937893095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960407586" name="Picture"/>
+                                <pic:cNvPr id="937893095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357377376" name="Picture">
+                        <wp:docPr id="1159476849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357377376" name="Picture"/>
+                                <pic:cNvPr id="1159476849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764123441" name="Picture">
+                        <wp:docPr id="865712547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764123441" name="Picture"/>
+                                <pic:cNvPr id="865712547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423651324" name="Picture">
+                        <wp:docPr id="397779185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423651324" name="Picture"/>
+                                <pic:cNvPr id="397779185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503183032" name="Picture">
+                        <wp:docPr id="902366819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503183032" name="Picture"/>
+                                <pic:cNvPr id="902366819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614742811" name="Picture">
+                        <wp:docPr id="216615526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614742811" name="Picture"/>
+                                <pic:cNvPr id="216615526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179401914" name="Picture">
+                        <wp:docPr id="1143185071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179401914" name="Picture"/>
+                                <pic:cNvPr id="1143185071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733913610" name="Picture">
+                        <wp:docPr id="364365028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733913610" name="Picture"/>
+                                <pic:cNvPr id="364365028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559192749" name="Picture">
+                        <wp:docPr id="2113247430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559192749" name="Picture"/>
+                                <pic:cNvPr id="2113247430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763383776" name="Picture">
+                  <wp:docPr id="1387214598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763383776" name="Picture"/>
+                          <pic:cNvPr id="1387214598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938243502" name="Picture">
+                  <wp:docPr id="1371438485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938243502" name="Picture"/>
+                          <pic:cNvPr id="1371438485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931285580" name="Picture">
+                  <wp:docPr id="71762678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931285580" name="Picture"/>
+                          <pic:cNvPr id="71762678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389389448" name="Picture">
+                  <wp:docPr id="1533409088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389389448" name="Picture"/>
+                          <pic:cNvPr id="1533409088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157886824" name="Picture">
+                  <wp:docPr id="1936089471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157886824" name="Picture"/>
+                          <pic:cNvPr id="1936089471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530470028" name="Picture">
+                  <wp:docPr id="329064318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530470028" name="Picture"/>
+                          <pic:cNvPr id="329064318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204776262" name="Picture">
+                        <wp:docPr id="745788972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204776262" name="Picture"/>
+                                <pic:cNvPr id="745788972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569076599" name="Picture">
+                  <wp:docPr id="1005049765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569076599" name="Picture"/>
+                          <pic:cNvPr id="1005049765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898928337" name="Picture">
+                  <wp:docPr id="676307280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898928337" name="Picture"/>
+                          <pic:cNvPr id="676307280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160260216" name="Picture">
+                  <wp:docPr id="448778435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160260216" name="Picture"/>
+                          <pic:cNvPr id="448778435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077740448" name="Picture">
+                  <wp:docPr id="1697479247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077740448" name="Picture"/>
+                          <pic:cNvPr id="1697479247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713543548" name="Picture">
+                  <wp:docPr id="1440447694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713543548" name="Picture"/>
+                          <pic:cNvPr id="1440447694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060919109" name="Picture">
+                  <wp:docPr id="2066322994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060919109" name="Picture"/>
+                          <pic:cNvPr id="2066322994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738502489" name="Picture">
+                        <wp:docPr id="1661139499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738502489" name="Picture"/>
+                                <pic:cNvPr id="1661139499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985957520" name="Picture">
+                  <wp:docPr id="1420654719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985957520" name="Picture"/>
+                          <pic:cNvPr id="1420654719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138963673" name="Picture">
+                  <wp:docPr id="153890639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138963673" name="Picture"/>
+                          <pic:cNvPr id="153890639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444799015" name="Picture">
+                  <wp:docPr id="1586527862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444799015" name="Picture"/>
+                          <pic:cNvPr id="1586527862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42215264" name="Picture">
+                  <wp:docPr id="853717118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42215264" name="Picture"/>
+                          <pic:cNvPr id="853717118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970352289" name="Picture">
+                  <wp:docPr id="945582224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970352289" name="Picture"/>
+                          <pic:cNvPr id="945582224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108073709" name="Picture">
+                  <wp:docPr id="1057163389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108073709" name="Picture"/>
+                          <pic:cNvPr id="1057163389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507024127" name="Picture">
+                        <wp:docPr id="339411969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507024127" name="Picture"/>
+                                <pic:cNvPr id="339411969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463536466" name="Picture">
+                  <wp:docPr id="861709851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463536466" name="Picture"/>
+                          <pic:cNvPr id="861709851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529844662" name="Picture">
+                  <wp:docPr id="1451642946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529844662" name="Picture"/>
+                          <pic:cNvPr id="1451642946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385547053" name="Picture">
+                  <wp:docPr id="1754245102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385547053" name="Picture"/>
+                          <pic:cNvPr id="1754245102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580379788" name="Picture">
+                  <wp:docPr id="1660001808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580379788" name="Picture"/>
+                          <pic:cNvPr id="1660001808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775924867" name="Picture">
+                  <wp:docPr id="999838844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775924867" name="Picture"/>
+                          <pic:cNvPr id="999838844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173433306" name="Picture">
+                  <wp:docPr id="460867588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173433306" name="Picture"/>
+                          <pic:cNvPr id="460867588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092917895" name="Picture">
+                        <wp:docPr id="806802085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092917895" name="Picture"/>
+                                <pic:cNvPr id="806802085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172210299" name="Picture">
+                  <wp:docPr id="1769440459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172210299" name="Picture"/>
+                          <pic:cNvPr id="1769440459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727828773" name="Picture">
+                  <wp:docPr id="1574722186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727828773" name="Picture"/>
+                          <pic:cNvPr id="1574722186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934821619" name="Picture">
+                  <wp:docPr id="1146805635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934821619" name="Picture"/>
+                          <pic:cNvPr id="1146805635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>