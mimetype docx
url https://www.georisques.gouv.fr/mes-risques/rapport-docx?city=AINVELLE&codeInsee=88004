--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909983624" name="Picture">
+                  <wp:docPr id="1430516975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909983624" name="Picture"/>
+                          <pic:cNvPr id="1430516975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615863497" name="Picture">
+                  <wp:docPr id="1170696492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615863497" name="Picture"/>
+                          <pic:cNvPr id="1170696492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394406755" name="Picture">
+                        <wp:docPr id="616525546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394406755" name="Picture"/>
+                                <pic:cNvPr id="616525546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306364514" name="Picture">
+                  <wp:docPr id="368330711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306364514" name="Picture"/>
+                          <pic:cNvPr id="368330711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868433705" name="Picture">
+                  <wp:docPr id="1535998452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868433705" name="Picture"/>
+                          <pic:cNvPr id="1535998452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683180715" name="Picture">
+                  <wp:docPr id="280768992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683180715" name="Picture"/>
+                          <pic:cNvPr id="280768992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520693188" name="Picture">
+                  <wp:docPr id="171301970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520693188" name="Picture"/>
+                          <pic:cNvPr id="171301970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859258778" name="Picture">
+                  <wp:docPr id="1730714705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859258778" name="Picture"/>
+                          <pic:cNvPr id="1730714705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192013128" name="Picture">
+                        <wp:docPr id="802850971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192013128" name="Picture"/>
+                                <pic:cNvPr id="802850971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618368495" name="Picture">
+                        <wp:docPr id="2080663819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618368495" name="Picture"/>
+                                <pic:cNvPr id="2080663819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645091236" name="Picture">
+                        <wp:docPr id="896120493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645091236" name="Picture"/>
+                                <pic:cNvPr id="896120493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277446281" name="Picture">
+                        <wp:docPr id="45731052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277446281" name="Picture"/>
+                                <pic:cNvPr id="45731052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352915988" name="Picture">
+                        <wp:docPr id="952363988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352915988" name="Picture"/>
+                                <pic:cNvPr id="952363988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841736059" name="Picture">
+                        <wp:docPr id="875895238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841736059" name="Picture"/>
+                                <pic:cNvPr id="875895238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393150486" name="Picture">
+                        <wp:docPr id="2026236947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393150486" name="Picture"/>
+                                <pic:cNvPr id="2026236947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342094398" name="Picture">
+                        <wp:docPr id="1982195731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342094398" name="Picture"/>
+                                <pic:cNvPr id="1982195731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256162741" name="Picture">
+                        <wp:docPr id="722651725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256162741" name="Picture"/>
+                                <pic:cNvPr id="722651725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960963738" name="Picture">
+                        <wp:docPr id="1174669261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960963738" name="Picture"/>
+                                <pic:cNvPr id="1174669261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821890835" name="Picture">
+                        <wp:docPr id="1897617004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821890835" name="Picture"/>
+                                <pic:cNvPr id="1897617004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955301197" name="Picture">
+                        <wp:docPr id="1370828513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955301197" name="Picture"/>
+                                <pic:cNvPr id="1370828513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575681871" name="Picture">
+                        <wp:docPr id="1509458907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575681871" name="Picture"/>
+                                <pic:cNvPr id="1509458907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325939428" name="Picture">
+                        <wp:docPr id="818075194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325939428" name="Picture"/>
+                                <pic:cNvPr id="818075194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359949432" name="Picture">
+                        <wp:docPr id="185727371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359949432" name="Picture"/>
+                                <pic:cNvPr id="185727371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274173929" name="Picture">
+                  <wp:docPr id="810096680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274173929" name="Picture"/>
+                          <pic:cNvPr id="810096680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932493918" name="Picture">
+                  <wp:docPr id="1566475173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932493918" name="Picture"/>
+                          <pic:cNvPr id="1566475173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300576365" name="Picture">
+                  <wp:docPr id="1940640464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300576365" name="Picture"/>
+                          <pic:cNvPr id="1940640464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500854340" name="Picture">
+                  <wp:docPr id="102314445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500854340" name="Picture"/>
+                          <pic:cNvPr id="102314445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720446269" name="Picture">
+                  <wp:docPr id="1854667793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720446269" name="Picture"/>
+                          <pic:cNvPr id="1854667793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881621658" name="Picture">
+                  <wp:docPr id="1956043497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881621658" name="Picture"/>
+                          <pic:cNvPr id="1956043497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593642498" name="Picture">
+                        <wp:docPr id="213873155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593642498" name="Picture"/>
+                                <pic:cNvPr id="213873155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479819915" name="Picture">
+                  <wp:docPr id="1350892018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479819915" name="Picture"/>
+                          <pic:cNvPr id="1350892018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287370327" name="Picture">
+                  <wp:docPr id="378020697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287370327" name="Picture"/>
+                          <pic:cNvPr id="378020697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055224540" name="Picture">
+                  <wp:docPr id="1641051361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055224540" name="Picture"/>
+                          <pic:cNvPr id="1641051361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159985088" name="Picture">
+                  <wp:docPr id="717200438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159985088" name="Picture"/>
+                          <pic:cNvPr id="717200438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590962301" name="Picture">
+                  <wp:docPr id="1593603203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590962301" name="Picture"/>
+                          <pic:cNvPr id="1593603203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676495598" name="Picture">
+                  <wp:docPr id="1780490590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676495598" name="Picture"/>
+                          <pic:cNvPr id="1780490590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203183770" name="Picture">
+                        <wp:docPr id="681839960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203183770" name="Picture"/>
+                                <pic:cNvPr id="681839960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677575401" name="Picture">
+                        <wp:docPr id="578806552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677575401" name="Picture"/>
+                                <pic:cNvPr id="578806552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498350961" name="Picture">
+                  <wp:docPr id="1130879348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498350961" name="Picture"/>
+                          <pic:cNvPr id="1130879348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743489606" name="Picture">
+                  <wp:docPr id="2072059524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743489606" name="Picture"/>
+                          <pic:cNvPr id="2072059524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117144865" name="Picture">
+                  <wp:docPr id="1057801639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117144865" name="Picture"/>
+                          <pic:cNvPr id="1057801639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195259424" name="Picture">
+                  <wp:docPr id="629596005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195259424" name="Picture"/>
+                          <pic:cNvPr id="629596005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732045321" name="Picture">
+                  <wp:docPr id="1329597513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732045321" name="Picture"/>
+                          <pic:cNvPr id="1329597513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425262766" name="Picture">
+                  <wp:docPr id="1004796079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425262766" name="Picture"/>
+                          <pic:cNvPr id="1004796079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531275400" name="Picture">
+                        <wp:docPr id="722997093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531275400" name="Picture"/>
+                                <pic:cNvPr id="722997093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043463691" name="Picture">
+                  <wp:docPr id="257557629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043463691" name="Picture"/>
+                          <pic:cNvPr id="257557629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855867667" name="Picture">
+                  <wp:docPr id="1573015666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855867667" name="Picture"/>
+                          <pic:cNvPr id="1573015666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023098149" name="Picture">
+                  <wp:docPr id="910823304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023098149" name="Picture"/>
+                          <pic:cNvPr id="910823304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797449505" name="Picture">
+                  <wp:docPr id="869080704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797449505" name="Picture"/>
+                          <pic:cNvPr id="869080704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141307471" name="Picture">
+                  <wp:docPr id="2084800843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141307471" name="Picture"/>
+                          <pic:cNvPr id="2084800843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216101061" name="Picture">
+                  <wp:docPr id="437518084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216101061" name="Picture"/>
+                          <pic:cNvPr id="437518084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +35975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532112640" name="Picture">
+                  <wp:docPr id="1543796155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532112640" name="Picture"/>
+                          <pic:cNvPr id="1543796155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983933589" name="Picture">
+                  <wp:docPr id="713724584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983933589" name="Picture"/>
+                          <pic:cNvPr id="713724584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810257700" name="Picture">
+                  <wp:docPr id="1922206105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810257700" name="Picture"/>
+                          <pic:cNvPr id="1922206105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93045733" name="Picture">
+                        <wp:docPr id="1170494738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93045733" name="Picture"/>
+                                <pic:cNvPr id="1170494738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552808711" name="Picture">
+                  <wp:docPr id="603771506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552808711" name="Picture"/>
+                          <pic:cNvPr id="603771506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666433416" name="Picture">
+                  <wp:docPr id="902574718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666433416" name="Picture"/>
+                          <pic:cNvPr id="902574718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284012601" name="Picture">
+                  <wp:docPr id="65148887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284012601" name="Picture"/>
+                          <pic:cNvPr id="65148887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +41690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688095706" name="Picture">
+                  <wp:docPr id="1337205622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688095706" name="Picture"/>
+                          <pic:cNvPr id="1337205622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +41793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957020233" name="Picture">
+                  <wp:docPr id="519656027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957020233" name="Picture"/>
+                          <pic:cNvPr id="519656027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122894984" name="Picture">
+                  <wp:docPr id="1072257954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122894984" name="Picture"/>
+                          <pic:cNvPr id="1072257954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200742401" name="Picture">
+                        <wp:docPr id="956545175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200742401" name="Picture"/>
+                                <pic:cNvPr id="956545175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367983245" name="Picture">
+                  <wp:docPr id="1287835742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367983245" name="Picture"/>
+                          <pic:cNvPr id="1287835742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952169630" name="Picture">
+                  <wp:docPr id="304529045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952169630" name="Picture"/>
+                          <pic:cNvPr id="304529045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714816807" name="Picture">
+                  <wp:docPr id="2060397351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714816807" name="Picture"/>
+                          <pic:cNvPr id="2060397351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>