--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430516975" name="Picture">
+                  <wp:docPr id="1199594122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430516975" name="Picture"/>
+                          <pic:cNvPr id="1199594122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170696492" name="Picture">
+                  <wp:docPr id="118194658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170696492" name="Picture"/>
+                          <pic:cNvPr id="118194658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616525546" name="Picture">
+                        <wp:docPr id="906202518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616525546" name="Picture"/>
+                                <pic:cNvPr id="906202518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368330711" name="Picture">
+                  <wp:docPr id="753129881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368330711" name="Picture"/>
+                          <pic:cNvPr id="753129881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535998452" name="Picture">
+                  <wp:docPr id="877019406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535998452" name="Picture"/>
+                          <pic:cNvPr id="877019406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280768992" name="Picture">
+                  <wp:docPr id="1039308193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280768992" name="Picture"/>
+                          <pic:cNvPr id="1039308193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171301970" name="Picture">
+                  <wp:docPr id="1922103715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171301970" name="Picture"/>
+                          <pic:cNvPr id="1922103715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730714705" name="Picture">
+                  <wp:docPr id="154153842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730714705" name="Picture"/>
+                          <pic:cNvPr id="154153842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802850971" name="Picture">
+                        <wp:docPr id="248994289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802850971" name="Picture"/>
+                                <pic:cNvPr id="248994289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2080663819" name="Picture">
+                        <wp:docPr id="19691437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2080663819" name="Picture"/>
+                                <pic:cNvPr id="19691437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="896120493" name="Picture">
+                        <wp:docPr id="1773922921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="896120493" name="Picture"/>
+                                <pic:cNvPr id="1773922921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45731052" name="Picture">
+                        <wp:docPr id="711174295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45731052" name="Picture"/>
+                                <pic:cNvPr id="711174295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952363988" name="Picture">
+                        <wp:docPr id="78743764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952363988" name="Picture"/>
+                                <pic:cNvPr id="78743764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875895238" name="Picture">
+                        <wp:docPr id="129046612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875895238" name="Picture"/>
+                                <pic:cNvPr id="129046612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026236947" name="Picture">
+                        <wp:docPr id="1272740461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026236947" name="Picture"/>
+                                <pic:cNvPr id="1272740461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982195731" name="Picture">
+                        <wp:docPr id="1882724977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982195731" name="Picture"/>
+                                <pic:cNvPr id="1882724977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722651725" name="Picture">
+                        <wp:docPr id="1339744355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722651725" name="Picture"/>
+                                <pic:cNvPr id="1339744355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174669261" name="Picture">
+                        <wp:docPr id="242391784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174669261" name="Picture"/>
+                                <pic:cNvPr id="242391784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897617004" name="Picture">
+                        <wp:docPr id="169166642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897617004" name="Picture"/>
+                                <pic:cNvPr id="169166642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370828513" name="Picture">
+                        <wp:docPr id="1843494586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370828513" name="Picture"/>
+                                <pic:cNvPr id="1843494586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509458907" name="Picture">
+                        <wp:docPr id="735165659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509458907" name="Picture"/>
+                                <pic:cNvPr id="735165659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818075194" name="Picture">
+                        <wp:docPr id="46874786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818075194" name="Picture"/>
+                                <pic:cNvPr id="46874786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185727371" name="Picture">
+                        <wp:docPr id="1488127909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185727371" name="Picture"/>
+                                <pic:cNvPr id="1488127909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810096680" name="Picture">
+                  <wp:docPr id="1018904100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810096680" name="Picture"/>
+                          <pic:cNvPr id="1018904100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566475173" name="Picture">
+                  <wp:docPr id="1336668491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566475173" name="Picture"/>
+                          <pic:cNvPr id="1336668491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940640464" name="Picture">
+                  <wp:docPr id="833652553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940640464" name="Picture"/>
+                          <pic:cNvPr id="833652553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102314445" name="Picture">
+                  <wp:docPr id="1511083577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102314445" name="Picture"/>
+                          <pic:cNvPr id="1511083577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854667793" name="Picture">
+                  <wp:docPr id="348799373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854667793" name="Picture"/>
+                          <pic:cNvPr id="348799373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956043497" name="Picture">
+                  <wp:docPr id="818123446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956043497" name="Picture"/>
+                          <pic:cNvPr id="818123446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213873155" name="Picture">
+                        <wp:docPr id="1439117102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213873155" name="Picture"/>
+                                <pic:cNvPr id="1439117102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350892018" name="Picture">
+                  <wp:docPr id="708516854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350892018" name="Picture"/>
+                          <pic:cNvPr id="708516854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378020697" name="Picture">
+                  <wp:docPr id="197089560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378020697" name="Picture"/>
+                          <pic:cNvPr id="197089560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641051361" name="Picture">
+                  <wp:docPr id="1743632670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641051361" name="Picture"/>
+                          <pic:cNvPr id="1743632670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717200438" name="Picture">
+                  <wp:docPr id="143671078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717200438" name="Picture"/>
+                          <pic:cNvPr id="143671078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593603203" name="Picture">
+                  <wp:docPr id="63747888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593603203" name="Picture"/>
+                          <pic:cNvPr id="63747888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780490590" name="Picture">
+                  <wp:docPr id="2132626838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780490590" name="Picture"/>
+                          <pic:cNvPr id="2132626838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681839960" name="Picture">
+                        <wp:docPr id="1301451872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681839960" name="Picture"/>
+                                <pic:cNvPr id="1301451872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="578806552" name="Picture">
+                        <wp:docPr id="297009215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="578806552" name="Picture"/>
+                                <pic:cNvPr id="297009215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130879348" name="Picture">
+                  <wp:docPr id="2010823966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130879348" name="Picture"/>
+                          <pic:cNvPr id="2010823966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072059524" name="Picture">
+                  <wp:docPr id="366507231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072059524" name="Picture"/>
+                          <pic:cNvPr id="366507231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057801639" name="Picture">
+                  <wp:docPr id="2096342589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057801639" name="Picture"/>
+                          <pic:cNvPr id="2096342589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629596005" name="Picture">
+                  <wp:docPr id="1095528109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629596005" name="Picture"/>
+                          <pic:cNvPr id="1095528109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329597513" name="Picture">
+                  <wp:docPr id="1330874018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329597513" name="Picture"/>
+                          <pic:cNvPr id="1330874018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004796079" name="Picture">
+                  <wp:docPr id="2011006797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004796079" name="Picture"/>
+                          <pic:cNvPr id="2011006797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722997093" name="Picture">
+                        <wp:docPr id="423169717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722997093" name="Picture"/>
+                                <pic:cNvPr id="423169717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257557629" name="Picture">
+                  <wp:docPr id="1694914707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257557629" name="Picture"/>
+                          <pic:cNvPr id="1694914707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573015666" name="Picture">
+                  <wp:docPr id="363570141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573015666" name="Picture"/>
+                          <pic:cNvPr id="363570141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910823304" name="Picture">
+                  <wp:docPr id="1152801659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910823304" name="Picture"/>
+                          <pic:cNvPr id="1152801659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869080704" name="Picture">
+                  <wp:docPr id="971318741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869080704" name="Picture"/>
+                          <pic:cNvPr id="971318741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084800843" name="Picture">
+                  <wp:docPr id="1905839231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084800843" name="Picture"/>
+                          <pic:cNvPr id="1905839231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437518084" name="Picture">
+                  <wp:docPr id="126037172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437518084" name="Picture"/>
+                          <pic:cNvPr id="126037172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +35975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543796155" name="Picture">
+                  <wp:docPr id="1314107323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543796155" name="Picture"/>
+                          <pic:cNvPr id="1314107323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713724584" name="Picture">
+                  <wp:docPr id="1188151405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713724584" name="Picture"/>
+                          <pic:cNvPr id="1188151405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922206105" name="Picture">
+                  <wp:docPr id="550469776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922206105" name="Picture"/>
+                          <pic:cNvPr id="550469776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170494738" name="Picture">
+                        <wp:docPr id="1803975452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170494738" name="Picture"/>
+                                <pic:cNvPr id="1803975452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603771506" name="Picture">
+                  <wp:docPr id="932294140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603771506" name="Picture"/>
+                          <pic:cNvPr id="932294140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902574718" name="Picture">
+                  <wp:docPr id="1894843084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902574718" name="Picture"/>
+                          <pic:cNvPr id="1894843084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65148887" name="Picture">
+                  <wp:docPr id="1964820763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65148887" name="Picture"/>
+                          <pic:cNvPr id="1964820763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +41690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337205622" name="Picture">
+                  <wp:docPr id="24155615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337205622" name="Picture"/>
+                          <pic:cNvPr id="24155615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +41793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519656027" name="Picture">
+                  <wp:docPr id="1254417005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519656027" name="Picture"/>
+                          <pic:cNvPr id="1254417005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072257954" name="Picture">
+                  <wp:docPr id="1208994750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072257954" name="Picture"/>
+                          <pic:cNvPr id="1208994750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956545175" name="Picture">
+                        <wp:docPr id="876947070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956545175" name="Picture"/>
+                                <pic:cNvPr id="876947070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287835742" name="Picture">
+                  <wp:docPr id="35740019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287835742" name="Picture"/>
+                          <pic:cNvPr id="35740019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304529045" name="Picture">
+                  <wp:docPr id="199743792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304529045" name="Picture"/>
+                          <pic:cNvPr id="199743792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060397351" name="Picture">
+                  <wp:docPr id="1190230957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060397351" name="Picture"/>
+                          <pic:cNvPr id="1190230957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>