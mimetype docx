--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63943317" name="Picture">
+                  <wp:docPr id="547440690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63943317" name="Picture"/>
+                          <pic:cNvPr id="547440690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867364470" name="Picture">
+                  <wp:docPr id="844169122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867364470" name="Picture"/>
+                          <pic:cNvPr id="844169122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58899384" name="Picture">
+                        <wp:docPr id="1178213472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58899384" name="Picture"/>
+                                <pic:cNvPr id="1178213472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034808596" name="Picture">
+                  <wp:docPr id="1395056477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034808596" name="Picture"/>
+                          <pic:cNvPr id="1395056477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742610118" name="Picture">
+                  <wp:docPr id="2039983726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742610118" name="Picture"/>
+                          <pic:cNvPr id="2039983726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067550364" name="Picture">
+                  <wp:docPr id="1750337093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067550364" name="Picture"/>
+                          <pic:cNvPr id="1750337093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931699259" name="Picture">
+                  <wp:docPr id="1563149787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931699259" name="Picture"/>
+                          <pic:cNvPr id="1563149787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120378650" name="Picture">
+                  <wp:docPr id="664090240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120378650" name="Picture"/>
+                          <pic:cNvPr id="664090240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470761922" name="Picture">
+                        <wp:docPr id="7703845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470761922" name="Picture"/>
+                                <pic:cNvPr id="7703845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601902114" name="Picture">
+                        <wp:docPr id="604743968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601902114" name="Picture"/>
+                                <pic:cNvPr id="604743968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130340560" name="Picture">
+                        <wp:docPr id="1786573009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130340560" name="Picture"/>
+                                <pic:cNvPr id="1786573009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820265922" name="Picture">
+                        <wp:docPr id="891056913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820265922" name="Picture"/>
+                                <pic:cNvPr id="891056913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733435236" name="Picture">
+                        <wp:docPr id="939763337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733435236" name="Picture"/>
+                                <pic:cNvPr id="939763337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732142989" name="Picture">
+                        <wp:docPr id="599098703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732142989" name="Picture"/>
+                                <pic:cNvPr id="599098703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211258009" name="Picture">
+                        <wp:docPr id="1188888249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211258009" name="Picture"/>
+                                <pic:cNvPr id="1188888249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838414764" name="Picture">
+                        <wp:docPr id="979242710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838414764" name="Picture"/>
+                                <pic:cNvPr id="979242710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928014881" name="Picture">
+                        <wp:docPr id="1775976649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928014881" name="Picture"/>
+                                <pic:cNvPr id="1775976649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546918936" name="Picture">
+                        <wp:docPr id="830564688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546918936" name="Picture"/>
+                                <pic:cNvPr id="830564688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395686521" name="Picture">
+                        <wp:docPr id="1178673551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395686521" name="Picture"/>
+                                <pic:cNvPr id="1178673551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21821939" name="Picture">
+                        <wp:docPr id="1457812548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21821939" name="Picture"/>
+                                <pic:cNvPr id="1457812548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423076930" name="Picture">
+                        <wp:docPr id="1313383270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423076930" name="Picture"/>
+                                <pic:cNvPr id="1313383270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784634256" name="Picture">
+                        <wp:docPr id="1529993370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784634256" name="Picture"/>
+                                <pic:cNvPr id="1529993370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448807777" name="Picture">
+                        <wp:docPr id="199600408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448807777" name="Picture"/>
+                                <pic:cNvPr id="199600408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208137549" name="Picture">
+                  <wp:docPr id="768503897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208137549" name="Picture"/>
+                          <pic:cNvPr id="768503897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717588690" name="Picture">
+                  <wp:docPr id="562172355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717588690" name="Picture"/>
+                          <pic:cNvPr id="562172355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312120005" name="Picture">
+                  <wp:docPr id="649504440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312120005" name="Picture"/>
+                          <pic:cNvPr id="649504440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395363705" name="Picture">
+                  <wp:docPr id="1842723343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395363705" name="Picture"/>
+                          <pic:cNvPr id="1842723343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880994829" name="Picture">
+                  <wp:docPr id="261363621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880994829" name="Picture"/>
+                          <pic:cNvPr id="261363621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029033588" name="Picture">
+                  <wp:docPr id="1716432805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029033588" name="Picture"/>
+                          <pic:cNvPr id="1716432805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765768373" name="Picture">
+                        <wp:docPr id="1227333856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765768373" name="Picture"/>
+                                <pic:cNvPr id="1227333856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350720169" name="Picture">
+                  <wp:docPr id="1607301513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350720169" name="Picture"/>
+                          <pic:cNvPr id="1607301513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714185682" name="Picture">
+                  <wp:docPr id="1752247197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714185682" name="Picture"/>
+                          <pic:cNvPr id="1752247197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581477679" name="Picture">
+                  <wp:docPr id="472233683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581477679" name="Picture"/>
+                          <pic:cNvPr id="472233683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670387557" name="Picture">
+                  <wp:docPr id="923719669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670387557" name="Picture"/>
+                          <pic:cNvPr id="923719669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671232636" name="Picture">
+                  <wp:docPr id="2104517433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671232636" name="Picture"/>
+                          <pic:cNvPr id="2104517433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523165665" name="Picture">
+                  <wp:docPr id="1535912094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523165665" name="Picture"/>
+                          <pic:cNvPr id="1535912094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749564334" name="Picture">
+                        <wp:docPr id="1633815412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749564334" name="Picture"/>
+                                <pic:cNvPr id="1633815412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927447290" name="Picture">
+                        <wp:docPr id="1903068712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927447290" name="Picture"/>
+                                <pic:cNvPr id="1903068712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889427448" name="Picture">
+                  <wp:docPr id="135490897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889427448" name="Picture"/>
+                          <pic:cNvPr id="135490897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587975357" name="Picture">
+                  <wp:docPr id="1105443111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587975357" name="Picture"/>
+                          <pic:cNvPr id="1105443111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758033649" name="Picture">
+                  <wp:docPr id="1500770351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758033649" name="Picture"/>
+                          <pic:cNvPr id="1500770351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660279409" name="Picture">
+                  <wp:docPr id="351028723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660279409" name="Picture"/>
+                          <pic:cNvPr id="351028723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012164646" name="Picture">
+                  <wp:docPr id="1539876432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012164646" name="Picture"/>
+                          <pic:cNvPr id="1539876432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298240380" name="Picture">
+                  <wp:docPr id="413390512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298240380" name="Picture"/>
+                          <pic:cNvPr id="413390512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833099340" name="Picture">
+                        <wp:docPr id="1209913379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833099340" name="Picture"/>
+                                <pic:cNvPr id="1209913379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33507,57 +33507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014593478" name="Picture">
+                  <wp:docPr id="1882882124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014593478" name="Picture"/>
+                          <pic:cNvPr id="1882882124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33596,57 +33596,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759276138" name="Picture">
+                  <wp:docPr id="632395530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759276138" name="Picture"/>
+                          <pic:cNvPr id="632395530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34240,57 +34240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546308600" name="Picture">
+                  <wp:docPr id="59496279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546308600" name="Picture"/>
+                          <pic:cNvPr id="59496279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686937842" name="Picture">
+                  <wp:docPr id="97423234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686937842" name="Picture"/>
+                          <pic:cNvPr id="97423234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35341,57 +35341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875520053" name="Picture">
+                  <wp:docPr id="210681757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875520053" name="Picture"/>
+                          <pic:cNvPr id="210681757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36718,57 +36718,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152479332" name="Picture">
+                  <wp:docPr id="1923177639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152479332" name="Picture"/>
+                          <pic:cNvPr id="1923177639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37861,57 +37861,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971732084" name="Picture">
+                        <wp:docPr id="570034235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971732084" name="Picture"/>
+                                <pic:cNvPr id="570034235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39229,57 +39229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768890260" name="Picture">
+                  <wp:docPr id="1791667990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768890260" name="Picture"/>
+                          <pic:cNvPr id="1791667990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39318,57 +39318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761198931" name="Picture">
+                  <wp:docPr id="453040548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761198931" name="Picture"/>
+                          <pic:cNvPr id="453040548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39950,57 +39950,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305625306" name="Picture">
+                  <wp:docPr id="1942515207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305625306" name="Picture"/>
+                          <pic:cNvPr id="1942515207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40894,57 +40894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933341858" name="Picture">
+                  <wp:docPr id="159027104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933341858" name="Picture"/>
+                          <pic:cNvPr id="159027104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41006,57 +41006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529856640" name="Picture">
+                  <wp:docPr id="700377381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529856640" name="Picture"/>
+                          <pic:cNvPr id="700377381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42665,57 +42665,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756030932" name="Picture">
+                  <wp:docPr id="1655731541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756030932" name="Picture"/>
+                          <pic:cNvPr id="1655731541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43844,57 +43844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993839083" name="Picture">
+                  <wp:docPr id="1553450465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993839083" name="Picture"/>
+                          <pic:cNvPr id="1553450465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43924,57 +43924,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393577464" name="Picture">
+                  <wp:docPr id="1412740602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393577464" name="Picture"/>
+                          <pic:cNvPr id="1412740602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44412,57 +44412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786852183" name="Picture">
+                  <wp:docPr id="1768667325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786852183" name="Picture"/>
+                          <pic:cNvPr id="1768667325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>