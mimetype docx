--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347401141" name="Picture">
+                  <wp:docPr id="790731254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347401141" name="Picture"/>
+                          <pic:cNvPr id="790731254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677447847" name="Picture">
+                  <wp:docPr id="2135283537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677447847" name="Picture"/>
+                          <pic:cNvPr id="2135283537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039841514" name="Picture">
+                        <wp:docPr id="1476943997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039841514" name="Picture"/>
+                                <pic:cNvPr id="1476943997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583955109" name="Picture">
+                  <wp:docPr id="1921251727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583955109" name="Picture"/>
+                          <pic:cNvPr id="1921251727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521265560" name="Picture">
+                  <wp:docPr id="2037591970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521265560" name="Picture"/>
+                          <pic:cNvPr id="2037591970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707602425" name="Picture">
+                  <wp:docPr id="356474194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707602425" name="Picture"/>
+                          <pic:cNvPr id="356474194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863596894" name="Picture">
+                  <wp:docPr id="1522743750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863596894" name="Picture"/>
+                          <pic:cNvPr id="1522743750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800070381" name="Picture">
+                  <wp:docPr id="1784120051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800070381" name="Picture"/>
+                          <pic:cNvPr id="1784120051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556235133" name="Picture">
+                        <wp:docPr id="995932337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556235133" name="Picture"/>
+                                <pic:cNvPr id="995932337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291127513" name="Picture">
+                        <wp:docPr id="2084117441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291127513" name="Picture"/>
+                                <pic:cNvPr id="2084117441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949874873" name="Picture">
+                        <wp:docPr id="989016650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949874873" name="Picture"/>
+                                <pic:cNvPr id="989016650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418685124" name="Picture">
+                        <wp:docPr id="588506224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418685124" name="Picture"/>
+                                <pic:cNvPr id="588506224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995378441" name="Picture">
+                        <wp:docPr id="1809393052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995378441" name="Picture"/>
+                                <pic:cNvPr id="1809393052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991584069" name="Picture">
+                        <wp:docPr id="1765021073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991584069" name="Picture"/>
+                                <pic:cNvPr id="1765021073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737625719" name="Picture">
+                        <wp:docPr id="2132743933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737625719" name="Picture"/>
+                                <pic:cNvPr id="2132743933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320744975" name="Picture">
+                        <wp:docPr id="955626672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320744975" name="Picture"/>
+                                <pic:cNvPr id="955626672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898957776" name="Picture">
+                        <wp:docPr id="1579080333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898957776" name="Picture"/>
+                                <pic:cNvPr id="1579080333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038113497" name="Picture">
+                        <wp:docPr id="1209792033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038113497" name="Picture"/>
+                                <pic:cNvPr id="1209792033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441093090" name="Picture">
+                        <wp:docPr id="1936669473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441093090" name="Picture"/>
+                                <pic:cNvPr id="1936669473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536922864" name="Picture">
+                        <wp:docPr id="1792961074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536922864" name="Picture"/>
+                                <pic:cNvPr id="1792961074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928051780" name="Picture">
+                        <wp:docPr id="559543300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928051780" name="Picture"/>
+                                <pic:cNvPr id="559543300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466119242" name="Picture">
+                        <wp:docPr id="109273706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466119242" name="Picture"/>
+                                <pic:cNvPr id="109273706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222135974" name="Picture">
+                        <wp:docPr id="758464442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222135974" name="Picture"/>
+                                <pic:cNvPr id="758464442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457011009" name="Picture">
+                  <wp:docPr id="50268916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457011009" name="Picture"/>
+                          <pic:cNvPr id="50268916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497437397" name="Picture">
+                  <wp:docPr id="177349408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497437397" name="Picture"/>
+                          <pic:cNvPr id="177349408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144606098" name="Picture">
+                  <wp:docPr id="403341221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144606098" name="Picture"/>
+                          <pic:cNvPr id="403341221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193806295" name="Picture">
+                  <wp:docPr id="561236085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193806295" name="Picture"/>
+                          <pic:cNvPr id="561236085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282826939" name="Picture">
+                  <wp:docPr id="361886467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282826939" name="Picture"/>
+                          <pic:cNvPr id="361886467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317714103" name="Picture">
+                  <wp:docPr id="955773123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317714103" name="Picture"/>
+                          <pic:cNvPr id="955773123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734433398" name="Picture">
+                        <wp:docPr id="52323719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734433398" name="Picture"/>
+                                <pic:cNvPr id="52323719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124320753" name="Picture">
+                        <wp:docPr id="1521530650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124320753" name="Picture"/>
+                                <pic:cNvPr id="1521530650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677463765" name="Picture">
+                  <wp:docPr id="42845719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677463765" name="Picture"/>
+                          <pic:cNvPr id="42845719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924624721" name="Picture">
+                  <wp:docPr id="1706658169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924624721" name="Picture"/>
+                          <pic:cNvPr id="1706658169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843103109" name="Picture">
+                  <wp:docPr id="980351667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843103109" name="Picture"/>
+                          <pic:cNvPr id="980351667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789152851" name="Picture">
+                  <wp:docPr id="1471135271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789152851" name="Picture"/>
+                          <pic:cNvPr id="1471135271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114346659" name="Picture">
+                  <wp:docPr id="87630375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114346659" name="Picture"/>
+                          <pic:cNvPr id="87630375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592134512" name="Picture">
+                  <wp:docPr id="1864034787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592134512" name="Picture"/>
+                          <pic:cNvPr id="1864034787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24508,57 +24508,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1087505370" name="Picture">
+                        <wp:docPr id="962796429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1087505370" name="Picture"/>
+                                <pic:cNvPr id="962796429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25917,57 +25917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472808916" name="Picture">
+                  <wp:docPr id="230688410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472808916" name="Picture"/>
+                          <pic:cNvPr id="230688410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26006,57 +26006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861113530" name="Picture">
+                  <wp:docPr id="983593683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861113530" name="Picture"/>
+                          <pic:cNvPr id="983593683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094920095" name="Picture">
+                  <wp:docPr id="1807662918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094920095" name="Picture"/>
+                          <pic:cNvPr id="1807662918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27747,57 +27747,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384563817" name="Picture">
+                  <wp:docPr id="503558142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384563817" name="Picture"/>
+                          <pic:cNvPr id="503558142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27850,57 +27850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101526394" name="Picture">
+                  <wp:docPr id="1261296943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101526394" name="Picture"/>
+                          <pic:cNvPr id="1261296943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29314,57 +29314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331477431" name="Picture">
+                  <wp:docPr id="56639487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331477431" name="Picture"/>
+                          <pic:cNvPr id="56639487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30521,57 +30521,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543647647" name="Picture">
+                        <wp:docPr id="2036612097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543647647" name="Picture"/>
+                                <pic:cNvPr id="2036612097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32720,57 +32720,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761456212" name="Picture">
+                  <wp:docPr id="842407532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761456212" name="Picture"/>
+                          <pic:cNvPr id="842407532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916600824" name="Picture">
+                  <wp:docPr id="1793767455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916600824" name="Picture"/>
+                          <pic:cNvPr id="1793767455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824257375" name="Picture">
+                  <wp:docPr id="1526450068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824257375" name="Picture"/>
+                          <pic:cNvPr id="1526450068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34562,57 +34562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103623886" name="Picture">
+                  <wp:docPr id="283479312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103623886" name="Picture"/>
+                          <pic:cNvPr id="283479312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34651,57 +34651,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168205806" name="Picture">
+                  <wp:docPr id="346435583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168205806" name="Picture"/>
+                          <pic:cNvPr id="346435583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35295,57 +35295,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876530319" name="Picture">
+                  <wp:docPr id="65412634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876530319" name="Picture"/>
+                          <pic:cNvPr id="65412634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36293,57 +36293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746413311" name="Picture">
+                  <wp:docPr id="1913785850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746413311" name="Picture"/>
+                          <pic:cNvPr id="1913785850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36396,57 +36396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501025085" name="Picture">
+                  <wp:docPr id="740677763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501025085" name="Picture"/>
+                          <pic:cNvPr id="740677763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37773,57 +37773,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077772871" name="Picture">
+                  <wp:docPr id="1792816346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077772871" name="Picture"/>
+                          <pic:cNvPr id="1792816346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38916,57 +38916,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351648648" name="Picture">
+                        <wp:docPr id="1200751743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351648648" name="Picture"/>
+                                <pic:cNvPr id="1200751743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40277,57 +40277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947272939" name="Picture">
+                  <wp:docPr id="1281589939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947272939" name="Picture"/>
+                          <pic:cNvPr id="1281589939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40366,57 +40366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035803340" name="Picture">
+                  <wp:docPr id="1544223477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035803340" name="Picture"/>
+                          <pic:cNvPr id="1544223477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41010,57 +41010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307163586" name="Picture">
+                  <wp:docPr id="618637207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307163586" name="Picture"/>
+                          <pic:cNvPr id="618637207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42008,57 +42008,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388915317" name="Picture">
+                  <wp:docPr id="1300409139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388915317" name="Picture"/>
+                          <pic:cNvPr id="1300409139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42111,57 +42111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512464136" name="Picture">
+                  <wp:docPr id="483967140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512464136" name="Picture"/>
+                          <pic:cNvPr id="483967140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43488,57 +43488,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962002782" name="Picture">
+                  <wp:docPr id="247677940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962002782" name="Picture"/>
+                          <pic:cNvPr id="247677940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44631,57 +44631,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027955071" name="Picture">
+                        <wp:docPr id="279405268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027955071" name="Picture"/>
+                                <pic:cNvPr id="279405268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45902,57 +45902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150909696" name="Picture">
+                  <wp:docPr id="53638902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150909696" name="Picture"/>
+                          <pic:cNvPr id="53638902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45982,57 +45982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717734712" name="Picture">
+                  <wp:docPr id="2055562810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717734712" name="Picture"/>
+                          <pic:cNvPr id="2055562810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46461,57 +46461,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61541860" name="Picture">
+                  <wp:docPr id="1561169579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61541860" name="Picture"/>
+                          <pic:cNvPr id="1561169579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48315,57 +48315,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873125366" name="Picture">
+                  <wp:docPr id="79880067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873125366" name="Picture"/>
+                          <pic:cNvPr id="79880067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48386,57 +48386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501007479" name="Picture">
+                  <wp:docPr id="1437064599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501007479" name="Picture"/>
+                          <pic:cNvPr id="1437064599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48800,57 +48800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187200517" name="Picture">
+                  <wp:docPr id="1684957534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187200517" name="Picture"/>
+                          <pic:cNvPr id="1684957534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>