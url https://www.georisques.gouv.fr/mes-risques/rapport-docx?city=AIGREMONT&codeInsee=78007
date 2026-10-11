--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509359186" name="Picture">
+                  <wp:docPr id="1269363982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509359186" name="Picture"/>
+                          <pic:cNvPr id="1269363982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121313185" name="Picture">
+                  <wp:docPr id="1238509557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121313185" name="Picture"/>
+                          <pic:cNvPr id="1238509557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820665903" name="Picture">
+                        <wp:docPr id="1464900916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820665903" name="Picture"/>
+                                <pic:cNvPr id="1464900916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781362123" name="Picture">
+                  <wp:docPr id="50224389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781362123" name="Picture"/>
+                          <pic:cNvPr id="50224389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361271493" name="Picture">
+                  <wp:docPr id="791874932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361271493" name="Picture"/>
+                          <pic:cNvPr id="791874932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921787231" name="Picture">
+                  <wp:docPr id="1636226745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921787231" name="Picture"/>
+                          <pic:cNvPr id="1636226745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982918418" name="Picture">
+                  <wp:docPr id="1576722779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982918418" name="Picture"/>
+                          <pic:cNvPr id="1576722779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260163475" name="Picture">
+                  <wp:docPr id="344068205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260163475" name="Picture"/>
+                          <pic:cNvPr id="344068205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526338442" name="Picture">
+                        <wp:docPr id="1581855716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526338442" name="Picture"/>
+                                <pic:cNvPr id="1581855716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44364816" name="Picture">
+                        <wp:docPr id="589493371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44364816" name="Picture"/>
+                                <pic:cNvPr id="589493371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438879312" name="Picture">
+                        <wp:docPr id="577383405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438879312" name="Picture"/>
+                                <pic:cNvPr id="577383405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962520147" name="Picture">
+                        <wp:docPr id="431783086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962520147" name="Picture"/>
+                                <pic:cNvPr id="431783086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916732337" name="Picture">
+                        <wp:docPr id="1315284030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916732337" name="Picture"/>
+                                <pic:cNvPr id="1315284030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246390084" name="Picture">
+                        <wp:docPr id="1239768812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246390084" name="Picture"/>
+                                <pic:cNvPr id="1239768812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606223023" name="Picture">
+                        <wp:docPr id="1486428720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606223023" name="Picture"/>
+                                <pic:cNvPr id="1486428720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928090457" name="Picture">
+                        <wp:docPr id="52207456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928090457" name="Picture"/>
+                                <pic:cNvPr id="52207456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550175761" name="Picture">
+                        <wp:docPr id="276467785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550175761" name="Picture"/>
+                                <pic:cNvPr id="276467785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943552872" name="Picture">
+                        <wp:docPr id="1679118438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943552872" name="Picture"/>
+                                <pic:cNvPr id="1679118438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192470260" name="Picture">
+                        <wp:docPr id="1347667997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192470260" name="Picture"/>
+                                <pic:cNvPr id="1347667997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325342990" name="Picture">
+                        <wp:docPr id="1183879954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325342990" name="Picture"/>
+                                <pic:cNvPr id="1183879954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020847189" name="Picture">
+                        <wp:docPr id="1868625901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020847189" name="Picture"/>
+                                <pic:cNvPr id="1868625901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673792814" name="Picture">
+                        <wp:docPr id="173281855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673792814" name="Picture"/>
+                                <pic:cNvPr id="173281855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583807220" name="Picture">
+                        <wp:docPr id="2104218715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583807220" name="Picture"/>
+                                <pic:cNvPr id="2104218715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1202423753" name="Picture">
+                        <wp:docPr id="1864203689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1202423753" name="Picture"/>
+                                <pic:cNvPr id="1864203689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684830654" name="Picture">
+                        <wp:docPr id="675546737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684830654" name="Picture"/>
+                                <pic:cNvPr id="675546737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359675385" name="Picture">
+                        <wp:docPr id="1983760217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359675385" name="Picture"/>
+                                <pic:cNvPr id="1983760217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597902122" name="Picture">
+                  <wp:docPr id="2106585265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597902122" name="Picture"/>
+                          <pic:cNvPr id="2106585265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423151703" name="Picture">
+                  <wp:docPr id="1220632900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423151703" name="Picture"/>
+                          <pic:cNvPr id="1220632900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485804343" name="Picture">
+                  <wp:docPr id="696560182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485804343" name="Picture"/>
+                          <pic:cNvPr id="696560182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270614685" name="Picture">
+                  <wp:docPr id="1893011013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270614685" name="Picture"/>
+                          <pic:cNvPr id="1893011013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517097462" name="Picture">
+                  <wp:docPr id="3302179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517097462" name="Picture"/>
+                          <pic:cNvPr id="3302179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722174340" name="Picture">
+                  <wp:docPr id="603321724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722174340" name="Picture"/>
+                          <pic:cNvPr id="603321724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629240894" name="Picture">
+                        <wp:docPr id="2117371585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629240894" name="Picture"/>
+                                <pic:cNvPr id="2117371585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322528113" name="Picture">
+                  <wp:docPr id="1621273755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322528113" name="Picture"/>
+                          <pic:cNvPr id="1621273755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439345022" name="Picture">
+                  <wp:docPr id="2143065251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439345022" name="Picture"/>
+                          <pic:cNvPr id="2143065251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448987083" name="Picture">
+                  <wp:docPr id="635705115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448987083" name="Picture"/>
+                          <pic:cNvPr id="635705115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124154812" name="Picture">
+                  <wp:docPr id="438298969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124154812" name="Picture"/>
+                          <pic:cNvPr id="438298969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53653686" name="Picture">
+                  <wp:docPr id="153768556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53653686" name="Picture"/>
+                          <pic:cNvPr id="153768556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468505565" name="Picture">
+                  <wp:docPr id="1183691287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468505565" name="Picture"/>
+                          <pic:cNvPr id="1183691287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="766469727" name="Picture">
+                        <wp:docPr id="111369065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="766469727" name="Picture"/>
+                                <pic:cNvPr id="111369065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185775426" name="Picture">
+                  <wp:docPr id="764763296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185775426" name="Picture"/>
+                          <pic:cNvPr id="764763296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812750712" name="Picture">
+                  <wp:docPr id="1263701692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812750712" name="Picture"/>
+                          <pic:cNvPr id="1263701692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845344037" name="Picture">
+                  <wp:docPr id="1377728443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845344037" name="Picture"/>
+                          <pic:cNvPr id="1377728443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393376920" name="Picture">
+                  <wp:docPr id="698856434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393376920" name="Picture"/>
+                          <pic:cNvPr id="698856434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129993015" name="Picture">
+                  <wp:docPr id="944943346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129993015" name="Picture"/>
+                          <pic:cNvPr id="944943346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409961420" name="Picture">
+                  <wp:docPr id="23692678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409961420" name="Picture"/>
+                          <pic:cNvPr id="23692678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479187899" name="Picture">
+                        <wp:docPr id="2107735946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479187899" name="Picture"/>
+                                <pic:cNvPr id="2107735946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019155601" name="Picture">
+                  <wp:docPr id="808030221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019155601" name="Picture"/>
+                          <pic:cNvPr id="808030221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487322699" name="Picture">
+                  <wp:docPr id="396111065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487322699" name="Picture"/>
+                          <pic:cNvPr id="396111065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353114487" name="Picture">
+                  <wp:docPr id="1592997426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353114487" name="Picture"/>
+                          <pic:cNvPr id="1592997426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622707074" name="Picture">
+                  <wp:docPr id="256656945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622707074" name="Picture"/>
+                          <pic:cNvPr id="256656945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453497192" name="Picture">
+                  <wp:docPr id="1540059666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453497192" name="Picture"/>
+                          <pic:cNvPr id="1540059666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740084652" name="Picture">
+                  <wp:docPr id="92156418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740084652" name="Picture"/>
+                          <pic:cNvPr id="92156418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715013070" name="Picture">
+                        <wp:docPr id="295917662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715013070" name="Picture"/>
+                                <pic:cNvPr id="295917662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910493636" name="Picture">
+                  <wp:docPr id="1698272842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910493636" name="Picture"/>
+                          <pic:cNvPr id="1698272842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196615888" name="Picture">
+                  <wp:docPr id="1282381507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196615888" name="Picture"/>
+                          <pic:cNvPr id="1282381507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453723080" name="Picture">
+                  <wp:docPr id="841186079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453723080" name="Picture"/>
+                          <pic:cNvPr id="841186079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483781308" name="Picture">
+                  <wp:docPr id="2101896863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483781308" name="Picture"/>
+                          <pic:cNvPr id="2101896863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168581911" name="Picture">
+                  <wp:docPr id="135323821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168581911" name="Picture"/>
+                          <pic:cNvPr id="135323821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644066720" name="Picture">
+                  <wp:docPr id="1783426798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644066720" name="Picture"/>
+                          <pic:cNvPr id="1783426798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530402396" name="Picture">
+                  <wp:docPr id="1895518427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530402396" name="Picture"/>
+                          <pic:cNvPr id="1895518427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606661794" name="Picture">
+                  <wp:docPr id="2110651316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606661794" name="Picture"/>
+                          <pic:cNvPr id="2110651316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075667546" name="Picture">
+                  <wp:docPr id="733591777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075667546" name="Picture"/>
+                          <pic:cNvPr id="733591777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361338711" name="Picture">
+                  <wp:docPr id="512196943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361338711" name="Picture"/>
+                          <pic:cNvPr id="512196943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043450897" name="Picture">
+                  <wp:docPr id="2040505014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043450897" name="Picture"/>
+                          <pic:cNvPr id="2040505014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307559969" name="Picture">
+                  <wp:docPr id="715422211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307559969" name="Picture"/>
+                          <pic:cNvPr id="715422211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789928076" name="Picture">
+                  <wp:docPr id="979980614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789928076" name="Picture"/>
+                          <pic:cNvPr id="979980614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409535341" name="Picture">
+                  <wp:docPr id="2068210972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409535341" name="Picture"/>
+                          <pic:cNvPr id="2068210972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126994469" name="Picture">
+                  <wp:docPr id="1740942584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126994469" name="Picture"/>
+                          <pic:cNvPr id="1740942584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>