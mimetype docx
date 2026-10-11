--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676461654" name="Picture">
+                  <wp:docPr id="932060053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676461654" name="Picture"/>
+                          <pic:cNvPr id="932060053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428862534" name="Picture">
+                  <wp:docPr id="545144528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428862534" name="Picture"/>
+                          <pic:cNvPr id="545144528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1638031735" name="Picture">
+                        <wp:docPr id="263447739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1638031735" name="Picture"/>
+                                <pic:cNvPr id="263447739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677196740" name="Picture">
+                  <wp:docPr id="615556305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677196740" name="Picture"/>
+                          <pic:cNvPr id="615556305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598270645" name="Picture">
+                  <wp:docPr id="1179326090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598270645" name="Picture"/>
+                          <pic:cNvPr id="1179326090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139559620" name="Picture">
+                  <wp:docPr id="2031569659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139559620" name="Picture"/>
+                          <pic:cNvPr id="2031569659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611137192" name="Picture">
+                  <wp:docPr id="1344395152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611137192" name="Picture"/>
+                          <pic:cNvPr id="1344395152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459717959" name="Picture">
+                  <wp:docPr id="1095174973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459717959" name="Picture"/>
+                          <pic:cNvPr id="1095174973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649718287" name="Picture">
+                        <wp:docPr id="876562390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649718287" name="Picture"/>
+                                <pic:cNvPr id="876562390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385058230" name="Picture">
+                        <wp:docPr id="1557853066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385058230" name="Picture"/>
+                                <pic:cNvPr id="1557853066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1028697796" name="Picture">
+                        <wp:docPr id="710107806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1028697796" name="Picture"/>
+                                <pic:cNvPr id="710107806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365588262" name="Picture">
+                        <wp:docPr id="2133211974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365588262" name="Picture"/>
+                                <pic:cNvPr id="2133211974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457117009" name="Picture">
+                        <wp:docPr id="62375694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457117009" name="Picture"/>
+                                <pic:cNvPr id="62375694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918569388" name="Picture">
+                        <wp:docPr id="2067604824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918569388" name="Picture"/>
+                                <pic:cNvPr id="2067604824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162323793" name="Picture">
+                        <wp:docPr id="761011000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162323793" name="Picture"/>
+                                <pic:cNvPr id="761011000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632389247" name="Picture">
+                        <wp:docPr id="1535007970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632389247" name="Picture"/>
+                                <pic:cNvPr id="1535007970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857896577" name="Picture">
+                        <wp:docPr id="99751550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857896577" name="Picture"/>
+                                <pic:cNvPr id="99751550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907297370" name="Picture">
+                        <wp:docPr id="495499863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907297370" name="Picture"/>
+                                <pic:cNvPr id="495499863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715814272" name="Picture">
+                        <wp:docPr id="1928443716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715814272" name="Picture"/>
+                                <pic:cNvPr id="1928443716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612721404" name="Picture">
+                        <wp:docPr id="200219226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612721404" name="Picture"/>
+                                <pic:cNvPr id="200219226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1671066737" name="Picture">
+                        <wp:docPr id="652772535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1671066737" name="Picture"/>
+                                <pic:cNvPr id="652772535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72947798" name="Picture">
+                        <wp:docPr id="63887976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72947798" name="Picture"/>
+                                <pic:cNvPr id="63887976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277730625" name="Picture">
+                        <wp:docPr id="993825107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277730625" name="Picture"/>
+                                <pic:cNvPr id="993825107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748669152" name="Picture">
+                  <wp:docPr id="1135481212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748669152" name="Picture"/>
+                          <pic:cNvPr id="1135481212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783305143" name="Picture">
+                  <wp:docPr id="28734580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783305143" name="Picture"/>
+                          <pic:cNvPr id="28734580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762202810" name="Picture">
+                  <wp:docPr id="673040490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762202810" name="Picture"/>
+                          <pic:cNvPr id="673040490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899610816" name="Picture">
+                  <wp:docPr id="1386140071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899610816" name="Picture"/>
+                          <pic:cNvPr id="1386140071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921516809" name="Picture">
+                  <wp:docPr id="772945652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921516809" name="Picture"/>
+                          <pic:cNvPr id="772945652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089367734" name="Picture">
+                  <wp:docPr id="1586136869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089367734" name="Picture"/>
+                          <pic:cNvPr id="1586136869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18466,57 +18466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1566459041" name="Picture">
+                        <wp:docPr id="1608964665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1566459041" name="Picture"/>
+                                <pic:cNvPr id="1608964665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19366,57 +19366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344905587" name="Picture">
+                        <wp:docPr id="299405467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344905587" name="Picture"/>
+                                <pic:cNvPr id="299405467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21398,57 +21398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23032511" name="Picture">
+                  <wp:docPr id="430427203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23032511" name="Picture"/>
+                          <pic:cNvPr id="430427203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21478,57 +21478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669863592" name="Picture">
+                  <wp:docPr id="1278135204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669863592" name="Picture"/>
+                          <pic:cNvPr id="1278135204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22023,57 +22023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508042457" name="Picture">
+                  <wp:docPr id="91648344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508042457" name="Picture"/>
+                          <pic:cNvPr id="91648344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23750,57 +23750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029453082" name="Picture">
+                  <wp:docPr id="1062104037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029453082" name="Picture"/>
+                          <pic:cNvPr id="1062104037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23839,57 +23839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536746996" name="Picture">
+                  <wp:docPr id="84407363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536746996" name="Picture"/>
+                          <pic:cNvPr id="84407363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24483,57 +24483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352457840" name="Picture">
+                  <wp:docPr id="869120266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352457840" name="Picture"/>
+                          <pic:cNvPr id="869120266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25481,57 +25481,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390895232" name="Picture">
+                  <wp:docPr id="546783755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390895232" name="Picture"/>
+                          <pic:cNvPr id="546783755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25584,57 +25584,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380908513" name="Picture">
+                  <wp:docPr id="1198339685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380908513" name="Picture"/>
+                          <pic:cNvPr id="1198339685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26963,57 +26963,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903682481" name="Picture">
+                  <wp:docPr id="81256834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903682481" name="Picture"/>
+                          <pic:cNvPr id="81256834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28088,57 +28088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232185954" name="Picture">
+                        <wp:docPr id="353858659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232185954" name="Picture"/>
+                                <pic:cNvPr id="353858659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29441,57 +29441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521371812" name="Picture">
+                  <wp:docPr id="1036540966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521371812" name="Picture"/>
+                          <pic:cNvPr id="1036540966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29530,57 +29530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127713377" name="Picture">
+                  <wp:docPr id="1454267841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127713377" name="Picture"/>
+                          <pic:cNvPr id="1454267841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30174,57 +30174,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039394048" name="Picture">
+                  <wp:docPr id="2025103131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039394048" name="Picture"/>
+                          <pic:cNvPr id="2025103131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31172,57 +31172,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228360361" name="Picture">
+                  <wp:docPr id="355440172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228360361" name="Picture"/>
+                          <pic:cNvPr id="355440172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31275,57 +31275,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41284797" name="Picture">
+                  <wp:docPr id="2062298622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41284797" name="Picture"/>
+                          <pic:cNvPr id="2062298622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32656,57 +32656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491127329" name="Picture">
+                  <wp:docPr id="1457326897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491127329" name="Picture"/>
+                          <pic:cNvPr id="1457326897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389062081" name="Picture">
+                        <wp:docPr id="1033388502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389062081" name="Picture"/>
+                                <pic:cNvPr id="1033388502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34793,57 +34793,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540864365" name="Picture">
+                        <wp:docPr id="1603292479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540864365" name="Picture"/>
+                                <pic:cNvPr id="1603292479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36182,57 +36182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209727299" name="Picture">
+                  <wp:docPr id="544813546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209727299" name="Picture"/>
+                          <pic:cNvPr id="544813546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36271,57 +36271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132054872" name="Picture">
+                  <wp:docPr id="826597595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132054872" name="Picture"/>
+                          <pic:cNvPr id="826597595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36915,57 +36915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394183397" name="Picture">
+                  <wp:docPr id="328073372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394183397" name="Picture"/>
+                          <pic:cNvPr id="328073372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37913,57 +37913,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95304131" name="Picture">
+                  <wp:docPr id="1313699628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95304131" name="Picture"/>
+                          <pic:cNvPr id="1313699628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38016,57 +38016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390314320" name="Picture">
+                  <wp:docPr id="1876111997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390314320" name="Picture"/>
+                          <pic:cNvPr id="1876111997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39393,57 +39393,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146428455" name="Picture">
+                  <wp:docPr id="281078450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146428455" name="Picture"/>
+                          <pic:cNvPr id="281078450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40536,57 +40536,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032564367" name="Picture">
+                        <wp:docPr id="994289733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032564367" name="Picture"/>
+                                <pic:cNvPr id="994289733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41897,57 +41897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046322514" name="Picture">
+                  <wp:docPr id="742473957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046322514" name="Picture"/>
+                          <pic:cNvPr id="742473957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41986,57 +41986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850644511" name="Picture">
+                  <wp:docPr id="2045950314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850644511" name="Picture"/>
+                          <pic:cNvPr id="2045950314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42630,57 +42630,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815800752" name="Picture">
+                  <wp:docPr id="709258298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815800752" name="Picture"/>
+                          <pic:cNvPr id="709258298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43628,57 +43628,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195244257" name="Picture">
+                  <wp:docPr id="1548582435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195244257" name="Picture"/>
+                          <pic:cNvPr id="1548582435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43731,57 +43731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500016678" name="Picture">
+                  <wp:docPr id="362608016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500016678" name="Picture"/>
+                          <pic:cNvPr id="362608016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45108,57 +45108,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59153702" name="Picture">
+                  <wp:docPr id="1338597063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59153702" name="Picture"/>
+                          <pic:cNvPr id="1338597063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46251,57 +46251,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802178285" name="Picture">
+                        <wp:docPr id="1989507284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802178285" name="Picture"/>
+                                <pic:cNvPr id="1989507284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47472,57 +47472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403211164" name="Picture">
+                  <wp:docPr id="1932472231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403211164" name="Picture"/>
+                          <pic:cNvPr id="1932472231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47543,57 +47543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016722092" name="Picture">
+                  <wp:docPr id="374863555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016722092" name="Picture"/>
+                          <pic:cNvPr id="374863555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47957,57 +47957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402275830" name="Picture">
+                  <wp:docPr id="1398686820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402275830" name="Picture"/>
+                          <pic:cNvPr id="1398686820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>