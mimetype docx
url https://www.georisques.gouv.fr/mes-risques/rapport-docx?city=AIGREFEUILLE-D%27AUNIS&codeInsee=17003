--- v0 (2026-08-19)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776617286" name="Picture">
+                  <wp:docPr id="110130293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776617286" name="Picture"/>
+                          <pic:cNvPr id="110130293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616157608" name="Picture">
+                  <wp:docPr id="1978490074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616157608" name="Picture"/>
+                          <pic:cNvPr id="1978490074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731336921" name="Picture">
+                        <wp:docPr id="1295868982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731336921" name="Picture"/>
+                                <pic:cNvPr id="1295868982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878405578" name="Picture">
+                  <wp:docPr id="639558275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878405578" name="Picture"/>
+                          <pic:cNvPr id="639558275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170079922" name="Picture">
+                  <wp:docPr id="1134110186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170079922" name="Picture"/>
+                          <pic:cNvPr id="1134110186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054418483" name="Picture">
+                  <wp:docPr id="1694337125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054418483" name="Picture"/>
+                          <pic:cNvPr id="1694337125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759273976" name="Picture">
+                  <wp:docPr id="1982656263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759273976" name="Picture"/>
+                          <pic:cNvPr id="1982656263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737392231" name="Picture">
+                  <wp:docPr id="1838859189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737392231" name="Picture"/>
+                          <pic:cNvPr id="1838859189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786564834" name="Picture">
+                        <wp:docPr id="132279192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786564834" name="Picture"/>
+                                <pic:cNvPr id="132279192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="575505526" name="Picture">
+                        <wp:docPr id="1799247127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="575505526" name="Picture"/>
+                                <pic:cNvPr id="1799247127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190588489" name="Picture">
+                        <wp:docPr id="1782828607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190588489" name="Picture"/>
+                                <pic:cNvPr id="1782828607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349394589" name="Picture">
+                        <wp:docPr id="849929695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349394589" name="Picture"/>
+                                <pic:cNvPr id="849929695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694621386" name="Picture">
+                        <wp:docPr id="111554674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694621386" name="Picture"/>
+                                <pic:cNvPr id="111554674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113510213" name="Picture">
+                        <wp:docPr id="321873688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113510213" name="Picture"/>
+                                <pic:cNvPr id="321873688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019104983" name="Picture">
+                        <wp:docPr id="141165424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019104983" name="Picture"/>
+                                <pic:cNvPr id="141165424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686121401" name="Picture">
+                        <wp:docPr id="1041244565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686121401" name="Picture"/>
+                                <pic:cNvPr id="1041244565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093058323" name="Picture">
+                        <wp:docPr id="821943084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093058323" name="Picture"/>
+                                <pic:cNvPr id="821943084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036472676" name="Picture">
+                        <wp:docPr id="927329051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036472676" name="Picture"/>
+                                <pic:cNvPr id="927329051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966447045" name="Picture">
+                        <wp:docPr id="1724458306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966447045" name="Picture"/>
+                                <pic:cNvPr id="1724458306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10981,57 +10981,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456814639" name="Picture">
+                        <wp:docPr id="383190062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456814639" name="Picture"/>
+                                <pic:cNvPr id="383190062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407659807" name="Picture">
+                        <wp:docPr id="1557097256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407659807" name="Picture"/>
+                                <pic:cNvPr id="1557097256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897257037" name="Picture">
+                        <wp:docPr id="332515482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897257037" name="Picture"/>
+                                <pic:cNvPr id="332515482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083531469" name="Picture">
+                        <wp:docPr id="368172882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083531469" name="Picture"/>
+                                <pic:cNvPr id="368172882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588831411" name="Picture">
+                  <wp:docPr id="2083186519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588831411" name="Picture"/>
+                          <pic:cNvPr id="2083186519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718529693" name="Picture">
+                  <wp:docPr id="416644795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718529693" name="Picture"/>
+                          <pic:cNvPr id="416644795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004941342" name="Picture">
+                  <wp:docPr id="2138046774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004941342" name="Picture"/>
+                          <pic:cNvPr id="2138046774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108260255" name="Picture">
+                  <wp:docPr id="840019905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108260255" name="Picture"/>
+                          <pic:cNvPr id="840019905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299622116" name="Picture">
+                  <wp:docPr id="1403350052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299622116" name="Picture"/>
+                          <pic:cNvPr id="1403350052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471644847" name="Picture">
+                  <wp:docPr id="1804687580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471644847" name="Picture"/>
+                          <pic:cNvPr id="1804687580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104432595" name="Picture">
+                        <wp:docPr id="1252004078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104432595" name="Picture"/>
+                                <pic:cNvPr id="1252004078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471237747" name="Picture">
+                        <wp:docPr id="1168560844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471237747" name="Picture"/>
+                                <pic:cNvPr id="1168560844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20348,57 +20348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085724868" name="Picture">
+                  <wp:docPr id="1367976826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085724868" name="Picture"/>
+                          <pic:cNvPr id="1367976826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20437,57 +20437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021022510" name="Picture">
+                  <wp:docPr id="884909291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021022510" name="Picture"/>
+                          <pic:cNvPr id="884909291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21081,57 +21081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627658885" name="Picture">
+                  <wp:docPr id="1207775234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627658885" name="Picture"/>
+                          <pic:cNvPr id="1207775234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22079,57 +22079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999268125" name="Picture">
+                  <wp:docPr id="419882747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999268125" name="Picture"/>
+                          <pic:cNvPr id="419882747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22182,57 +22182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442722269" name="Picture">
+                  <wp:docPr id="594855857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442722269" name="Picture"/>
+                          <pic:cNvPr id="594855857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23563,57 +23563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073014483" name="Picture">
+                  <wp:docPr id="2135784024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073014483" name="Picture"/>
+                          <pic:cNvPr id="2135784024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24725,57 +24725,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909417659" name="Picture">
+                        <wp:docPr id="1764031893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909417659" name="Picture"/>
+                                <pic:cNvPr id="1764031893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25700,57 +25700,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219548813" name="Picture">
+                        <wp:docPr id="1060876828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219548813" name="Picture"/>
+                                <pic:cNvPr id="1060876828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27089,57 +27089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517509220" name="Picture">
+                  <wp:docPr id="1899833403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517509220" name="Picture"/>
+                          <pic:cNvPr id="1899833403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27178,57 +27178,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930692407" name="Picture">
+                  <wp:docPr id="1916497426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930692407" name="Picture"/>
+                          <pic:cNvPr id="1916497426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27822,57 +27822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414724014" name="Picture">
+                  <wp:docPr id="1820918790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414724014" name="Picture"/>
+                          <pic:cNvPr id="1820918790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28820,57 +28820,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935982756" name="Picture">
+                  <wp:docPr id="310652336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935982756" name="Picture"/>
+                          <pic:cNvPr id="310652336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28923,57 +28923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256107346" name="Picture">
+                  <wp:docPr id="1869137956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256107346" name="Picture"/>
+                          <pic:cNvPr id="1869137956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30300,57 +30300,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781687522" name="Picture">
+                  <wp:docPr id="320805836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781687522" name="Picture"/>
+                          <pic:cNvPr id="320805836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31443,57 +31443,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65151852" name="Picture">
+                        <wp:docPr id="1370606788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65151852" name="Picture"/>
+                                <pic:cNvPr id="1370606788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32832,57 +32832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149488474" name="Picture">
+                  <wp:docPr id="1389559754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149488474" name="Picture"/>
+                          <pic:cNvPr id="1389559754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32921,57 +32921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449684965" name="Picture">
+                  <wp:docPr id="232447672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449684965" name="Picture"/>
+                          <pic:cNvPr id="232447672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33565,57 +33565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593482716" name="Picture">
+                  <wp:docPr id="1824682514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593482716" name="Picture"/>
+                          <pic:cNvPr id="1824682514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34563,57 +34563,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294458283" name="Picture">
+                  <wp:docPr id="696712037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294458283" name="Picture"/>
+                          <pic:cNvPr id="696712037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34666,57 +34666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421838971" name="Picture">
+                  <wp:docPr id="1945423535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421838971" name="Picture"/>
+                          <pic:cNvPr id="1945423535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36042,57 +36042,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588354390" name="Picture">
+                  <wp:docPr id="1279785117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588354390" name="Picture"/>
+                          <pic:cNvPr id="1279785117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38488,57 +38488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969283092" name="Picture">
+                  <wp:docPr id="619627286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969283092" name="Picture"/>
+                          <pic:cNvPr id="619627286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38577,57 +38577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193720378" name="Picture">
+                  <wp:docPr id="1771761963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193720378" name="Picture"/>
+                          <pic:cNvPr id="1771761963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39209,57 +39209,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948028703" name="Picture">
+                  <wp:docPr id="1811431284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948028703" name="Picture"/>
+                          <pic:cNvPr id="1811431284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40153,57 +40153,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543716952" name="Picture">
+                  <wp:docPr id="1310157881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543716952" name="Picture"/>
+                          <pic:cNvPr id="1310157881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40265,57 +40265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692370736" name="Picture">
+                  <wp:docPr id="1221391988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692370736" name="Picture"/>
+                          <pic:cNvPr id="1221391988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41924,57 +41924,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000284748" name="Picture">
+                  <wp:docPr id="456330421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000284748" name="Picture"/>
+                          <pic:cNvPr id="456330421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43103,57 +43103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876604315" name="Picture">
+                  <wp:docPr id="416527250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876604315" name="Picture"/>
+                          <pic:cNvPr id="416527250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43183,57 +43183,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528780975" name="Picture">
+                  <wp:docPr id="1249339363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528780975" name="Picture"/>
+                          <pic:cNvPr id="1249339363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43671,57 +43671,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49716604" name="Picture">
+                  <wp:docPr id="95767503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49716604" name="Picture"/>
+                          <pic:cNvPr id="95767503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>