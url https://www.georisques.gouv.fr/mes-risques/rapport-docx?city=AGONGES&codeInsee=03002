--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519341746" name="Picture">
+                  <wp:docPr id="391554160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519341746" name="Picture"/>
+                          <pic:cNvPr id="391554160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074811342" name="Picture">
+                  <wp:docPr id="377959849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074811342" name="Picture"/>
+                          <pic:cNvPr id="377959849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615501809" name="Picture">
+                        <wp:docPr id="1041281448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615501809" name="Picture"/>
+                                <pic:cNvPr id="1041281448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413954223" name="Picture">
+                  <wp:docPr id="544147461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413954223" name="Picture"/>
+                          <pic:cNvPr id="544147461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478786137" name="Picture">
+                  <wp:docPr id="679700389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478786137" name="Picture"/>
+                          <pic:cNvPr id="679700389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160914547" name="Picture">
+                  <wp:docPr id="1421978541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160914547" name="Picture"/>
+                          <pic:cNvPr id="1421978541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964217981" name="Picture">
+                  <wp:docPr id="962341341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964217981" name="Picture"/>
+                          <pic:cNvPr id="962341341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134233015" name="Picture">
+                  <wp:docPr id="175439939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134233015" name="Picture"/>
+                          <pic:cNvPr id="175439939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711612520" name="Picture">
+                        <wp:docPr id="748603626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711612520" name="Picture"/>
+                                <pic:cNvPr id="748603626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601017931" name="Picture">
+                        <wp:docPr id="991131590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601017931" name="Picture"/>
+                                <pic:cNvPr id="991131590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142694550" name="Picture">
+                        <wp:docPr id="1267037968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142694550" name="Picture"/>
+                                <pic:cNvPr id="1267037968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798133720" name="Picture">
+                        <wp:docPr id="156081029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798133720" name="Picture"/>
+                                <pic:cNvPr id="156081029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778851214" name="Picture">
+                        <wp:docPr id="2037319871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778851214" name="Picture"/>
+                                <pic:cNvPr id="2037319871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424237438" name="Picture">
+                        <wp:docPr id="851905602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424237438" name="Picture"/>
+                                <pic:cNvPr id="851905602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681485967" name="Picture">
+                        <wp:docPr id="343733794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681485967" name="Picture"/>
+                                <pic:cNvPr id="343733794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806598606" name="Picture">
+                        <wp:docPr id="1180094429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806598606" name="Picture"/>
+                                <pic:cNvPr id="1180094429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5558188" name="Picture">
+                        <wp:docPr id="1022743966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5558188" name="Picture"/>
+                                <pic:cNvPr id="1022743966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281476289" name="Picture">
+                        <wp:docPr id="254419097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281476289" name="Picture"/>
+                                <pic:cNvPr id="254419097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522478063" name="Picture">
+                        <wp:docPr id="202723274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522478063" name="Picture"/>
+                                <pic:cNvPr id="202723274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496452430" name="Picture">
+                        <wp:docPr id="1984138245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496452430" name="Picture"/>
+                                <pic:cNvPr id="1984138245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114090249" name="Picture">
+                        <wp:docPr id="12707501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114090249" name="Picture"/>
+                                <pic:cNvPr id="12707501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138455791" name="Picture">
+                        <wp:docPr id="1200386721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138455791" name="Picture"/>
+                                <pic:cNvPr id="1200386721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617431605" name="Picture">
+                        <wp:docPr id="590236244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617431605" name="Picture"/>
+                                <pic:cNvPr id="590236244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643894384" name="Picture">
+                  <wp:docPr id="1991538434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643894384" name="Picture"/>
+                          <pic:cNvPr id="1991538434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426475124" name="Picture">
+                  <wp:docPr id="418687684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426475124" name="Picture"/>
+                          <pic:cNvPr id="418687684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910096178" name="Picture">
+                  <wp:docPr id="1843269989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910096178" name="Picture"/>
+                          <pic:cNvPr id="1843269989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397864028" name="Picture">
+                  <wp:docPr id="1645301330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397864028" name="Picture"/>
+                          <pic:cNvPr id="1645301330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713667332" name="Picture">
+                  <wp:docPr id="118227109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713667332" name="Picture"/>
+                          <pic:cNvPr id="118227109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59424571" name="Picture">
+                  <wp:docPr id="2061993624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59424571" name="Picture"/>
+                          <pic:cNvPr id="2061993624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956432526" name="Picture">
+                        <wp:docPr id="1281296640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956432526" name="Picture"/>
+                                <pic:cNvPr id="1281296640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192720812" name="Picture">
+                  <wp:docPr id="638226638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192720812" name="Picture"/>
+                          <pic:cNvPr id="638226638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575059526" name="Picture">
+                  <wp:docPr id="1488963524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575059526" name="Picture"/>
+                          <pic:cNvPr id="1488963524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951333636" name="Picture">
+                  <wp:docPr id="1813824218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951333636" name="Picture"/>
+                          <pic:cNvPr id="1813824218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515865788" name="Picture">
+                  <wp:docPr id="84416202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515865788" name="Picture"/>
+                          <pic:cNvPr id="84416202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67684318" name="Picture">
+                  <wp:docPr id="1596260277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67684318" name="Picture"/>
+                          <pic:cNvPr id="1596260277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205533280" name="Picture">
+                  <wp:docPr id="1130453346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205533280" name="Picture"/>
+                          <pic:cNvPr id="1130453346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880790459" name="Picture">
+                        <wp:docPr id="815703115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880790459" name="Picture"/>
+                                <pic:cNvPr id="815703115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818152492" name="Picture">
+                        <wp:docPr id="777930788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818152492" name="Picture"/>
+                                <pic:cNvPr id="777930788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548560617" name="Picture">
+                  <wp:docPr id="1923256455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548560617" name="Picture"/>
+                          <pic:cNvPr id="1923256455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163974240" name="Picture">
+                  <wp:docPr id="1467507384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163974240" name="Picture"/>
+                          <pic:cNvPr id="1467507384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371054400" name="Picture">
+                  <wp:docPr id="891263339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371054400" name="Picture"/>
+                          <pic:cNvPr id="891263339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291876172" name="Picture">
+                  <wp:docPr id="1248181116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291876172" name="Picture"/>
+                          <pic:cNvPr id="1248181116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501590760" name="Picture">
+                  <wp:docPr id="202019279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501590760" name="Picture"/>
+                          <pic:cNvPr id="202019279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161420599" name="Picture">
+                  <wp:docPr id="1542809470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161420599" name="Picture"/>
+                          <pic:cNvPr id="1542809470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184445601" name="Picture">
+                        <wp:docPr id="1799757436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184445601" name="Picture"/>
+                                <pic:cNvPr id="1799757436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33507,57 +33507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942044188" name="Picture">
+                  <wp:docPr id="1343473797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942044188" name="Picture"/>
+                          <pic:cNvPr id="1343473797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33596,57 +33596,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205149754" name="Picture">
+                  <wp:docPr id="694894444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205149754" name="Picture"/>
+                          <pic:cNvPr id="694894444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34240,57 +34240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049096451" name="Picture">
+                  <wp:docPr id="1921348035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049096451" name="Picture"/>
+                          <pic:cNvPr id="1921348035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748164044" name="Picture">
+                  <wp:docPr id="2013859223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748164044" name="Picture"/>
+                          <pic:cNvPr id="2013859223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35341,57 +35341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069943903" name="Picture">
+                  <wp:docPr id="97186864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069943903" name="Picture"/>
+                          <pic:cNvPr id="97186864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36718,57 +36718,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523250820" name="Picture">
+                  <wp:docPr id="2056453942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523250820" name="Picture"/>
+                          <pic:cNvPr id="2056453942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37861,57 +37861,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140636344" name="Picture">
+                        <wp:docPr id="316125029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140636344" name="Picture"/>
+                                <pic:cNvPr id="316125029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39229,57 +39229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832240259" name="Picture">
+                  <wp:docPr id="88288419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832240259" name="Picture"/>
+                          <pic:cNvPr id="88288419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39318,57 +39318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262127847" name="Picture">
+                  <wp:docPr id="717228009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262127847" name="Picture"/>
+                          <pic:cNvPr id="717228009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39950,57 +39950,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102880951" name="Picture">
+                  <wp:docPr id="1504194654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102880951" name="Picture"/>
+                          <pic:cNvPr id="1504194654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40894,57 +40894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309853286" name="Picture">
+                  <wp:docPr id="2143655889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309853286" name="Picture"/>
+                          <pic:cNvPr id="2143655889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41006,57 +41006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402473239" name="Picture">
+                  <wp:docPr id="424303908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402473239" name="Picture"/>
+                          <pic:cNvPr id="424303908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42665,57 +42665,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925115568" name="Picture">
+                  <wp:docPr id="1820416801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925115568" name="Picture"/>
+                          <pic:cNvPr id="1820416801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43844,57 +43844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129203012" name="Picture">
+                  <wp:docPr id="254395537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129203012" name="Picture"/>
+                          <pic:cNvPr id="254395537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43924,57 +43924,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627171256" name="Picture">
+                  <wp:docPr id="1679942873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627171256" name="Picture"/>
+                          <pic:cNvPr id="1679942873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44412,57 +44412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006236073" name="Picture">
+                  <wp:docPr id="431289570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006236073" name="Picture"/>
+                          <pic:cNvPr id="431289570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>