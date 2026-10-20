--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323410884" name="Picture">
+                  <wp:docPr id="875078995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323410884" name="Picture"/>
+                          <pic:cNvPr id="875078995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209841776" name="Picture">
+                  <wp:docPr id="312183256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209841776" name="Picture"/>
+                          <pic:cNvPr id="312183256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319094051" name="Picture">
+                        <wp:docPr id="1059658811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319094051" name="Picture"/>
+                                <pic:cNvPr id="1059658811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158947186" name="Picture">
+                  <wp:docPr id="1638856811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158947186" name="Picture"/>
+                          <pic:cNvPr id="1638856811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722035956" name="Picture">
+                  <wp:docPr id="1202141257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722035956" name="Picture"/>
+                          <pic:cNvPr id="1202141257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339582644" name="Picture">
+                  <wp:docPr id="413960706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339582644" name="Picture"/>
+                          <pic:cNvPr id="413960706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217003515" name="Picture">
+                  <wp:docPr id="1472436591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217003515" name="Picture"/>
+                          <pic:cNvPr id="1472436591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864121120" name="Picture">
+                  <wp:docPr id="1843267314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864121120" name="Picture"/>
+                          <pic:cNvPr id="1843267314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580030620" name="Picture">
+                        <wp:docPr id="966983553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580030620" name="Picture"/>
+                                <pic:cNvPr id="966983553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907166442" name="Picture">
+                        <wp:docPr id="472942097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907166442" name="Picture"/>
+                                <pic:cNvPr id="472942097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985741693" name="Picture">
+                        <wp:docPr id="656375645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985741693" name="Picture"/>
+                                <pic:cNvPr id="656375645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889028798" name="Picture">
+                        <wp:docPr id="1317788255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889028798" name="Picture"/>
+                                <pic:cNvPr id="1317788255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299001317" name="Picture">
+                        <wp:docPr id="84945112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299001317" name="Picture"/>
+                                <pic:cNvPr id="84945112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571355147" name="Picture">
+                        <wp:docPr id="1739150575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571355147" name="Picture"/>
+                                <pic:cNvPr id="1739150575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372721646" name="Picture">
+                        <wp:docPr id="501302012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372721646" name="Picture"/>
+                                <pic:cNvPr id="501302012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976329516" name="Picture">
+                        <wp:docPr id="516060208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976329516" name="Picture"/>
+                                <pic:cNvPr id="516060208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771685623" name="Picture">
+                        <wp:docPr id="34230167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771685623" name="Picture"/>
+                                <pic:cNvPr id="34230167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304575937" name="Picture">
+                        <wp:docPr id="1173738767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304575937" name="Picture"/>
+                                <pic:cNvPr id="1173738767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627287683" name="Picture">
+                        <wp:docPr id="1895720413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627287683" name="Picture"/>
+                                <pic:cNvPr id="1895720413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033020346" name="Picture">
+                        <wp:docPr id="1500548617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033020346" name="Picture"/>
+                                <pic:cNvPr id="1500548617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929072501" name="Picture">
+                        <wp:docPr id="38959200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929072501" name="Picture"/>
+                                <pic:cNvPr id="38959200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052972875" name="Picture">
+                        <wp:docPr id="1684380837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052972875" name="Picture"/>
+                                <pic:cNvPr id="1684380837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141575794" name="Picture">
+                        <wp:docPr id="301641127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141575794" name="Picture"/>
+                                <pic:cNvPr id="301641127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831506916" name="Picture">
+                  <wp:docPr id="576559721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831506916" name="Picture"/>
+                          <pic:cNvPr id="576559721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32879203" name="Picture">
+                  <wp:docPr id="702239350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32879203" name="Picture"/>
+                          <pic:cNvPr id="702239350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980497213" name="Picture">
+                  <wp:docPr id="460822362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980497213" name="Picture"/>
+                          <pic:cNvPr id="460822362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321397700" name="Picture">
+                  <wp:docPr id="558235973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321397700" name="Picture"/>
+                          <pic:cNvPr id="558235973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150888321" name="Picture">
+                  <wp:docPr id="1583036551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150888321" name="Picture"/>
+                          <pic:cNvPr id="1583036551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245249985" name="Picture">
+                  <wp:docPr id="1607835777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245249985" name="Picture"/>
+                          <pic:cNvPr id="1607835777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160805791" name="Picture">
+                        <wp:docPr id="1397227875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160805791" name="Picture"/>
+                                <pic:cNvPr id="1397227875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235039333" name="Picture">
+                  <wp:docPr id="985666015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235039333" name="Picture"/>
+                          <pic:cNvPr id="985666015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971761721" name="Picture">
+                  <wp:docPr id="1933895320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971761721" name="Picture"/>
+                          <pic:cNvPr id="1933895320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361833565" name="Picture">
+                  <wp:docPr id="1611969162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361833565" name="Picture"/>
+                          <pic:cNvPr id="1611969162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846194708" name="Picture">
+                  <wp:docPr id="1314273534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846194708" name="Picture"/>
+                          <pic:cNvPr id="1314273534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664214641" name="Picture">
+                  <wp:docPr id="2096999933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664214641" name="Picture"/>
+                          <pic:cNvPr id="2096999933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395502862" name="Picture">
+                  <wp:docPr id="1034813716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395502862" name="Picture"/>
+                          <pic:cNvPr id="1034813716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950565044" name="Picture">
+                        <wp:docPr id="679507331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950565044" name="Picture"/>
+                                <pic:cNvPr id="679507331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991309514" name="Picture">
+                        <wp:docPr id="578603140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991309514" name="Picture"/>
+                                <pic:cNvPr id="578603140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972052210" name="Picture">
+                  <wp:docPr id="15053374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972052210" name="Picture"/>
+                          <pic:cNvPr id="15053374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727113810" name="Picture">
+                  <wp:docPr id="1773366928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727113810" name="Picture"/>
+                          <pic:cNvPr id="1773366928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040085363" name="Picture">
+                  <wp:docPr id="174351054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040085363" name="Picture"/>
+                          <pic:cNvPr id="174351054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752531444" name="Picture">
+                  <wp:docPr id="229968400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752531444" name="Picture"/>
+                          <pic:cNvPr id="229968400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069092840" name="Picture">
+                  <wp:docPr id="733369528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069092840" name="Picture"/>
+                          <pic:cNvPr id="733369528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019363932" name="Picture">
+                  <wp:docPr id="1514645189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019363932" name="Picture"/>
+                          <pic:cNvPr id="1514645189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413258455" name="Picture">
+                        <wp:docPr id="396469219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413258455" name="Picture"/>
+                                <pic:cNvPr id="396469219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32683,57 +32683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033942114" name="Picture">
+                  <wp:docPr id="1518725833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033942114" name="Picture"/>
+                          <pic:cNvPr id="1518725833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32772,57 +32772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851413250" name="Picture">
+                  <wp:docPr id="402587443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851413250" name="Picture"/>
+                          <pic:cNvPr id="402587443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39154086" name="Picture">
+                  <wp:docPr id="224065684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39154086" name="Picture"/>
+                          <pic:cNvPr id="224065684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34414,57 +34414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097479123" name="Picture">
+                  <wp:docPr id="1744632309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097479123" name="Picture"/>
+                          <pic:cNvPr id="1744632309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34517,57 +34517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271883771" name="Picture">
+                  <wp:docPr id="849368366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271883771" name="Picture"/>
+                          <pic:cNvPr id="849368366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35894,57 +35894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855883735" name="Picture">
+                  <wp:docPr id="584750989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855883735" name="Picture"/>
+                          <pic:cNvPr id="584750989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37037,57 +37037,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370069924" name="Picture">
+                        <wp:docPr id="1838110324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370069924" name="Picture"/>
+                                <pic:cNvPr id="1838110324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38398,57 +38398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945633717" name="Picture">
+                  <wp:docPr id="463458999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945633717" name="Picture"/>
+                          <pic:cNvPr id="463458999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38487,57 +38487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607466547" name="Picture">
+                  <wp:docPr id="344791902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607466547" name="Picture"/>
+                          <pic:cNvPr id="344791902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39131,57 +39131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399693178" name="Picture">
+                  <wp:docPr id="46289216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399693178" name="Picture"/>
+                          <pic:cNvPr id="46289216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40129,57 +40129,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358199006" name="Picture">
+                  <wp:docPr id="1159310996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358199006" name="Picture"/>
+                          <pic:cNvPr id="1159310996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40232,57 +40232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830801369" name="Picture">
+                  <wp:docPr id="1381760650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830801369" name="Picture"/>
+                          <pic:cNvPr id="1381760650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41609,57 +41609,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189118741" name="Picture">
+                  <wp:docPr id="853704898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189118741" name="Picture"/>
+                          <pic:cNvPr id="853704898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42752,57 +42752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388895080" name="Picture">
+                        <wp:docPr id="1699521883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388895080" name="Picture"/>
+                                <pic:cNvPr id="1699521883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43973,57 +43973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275907087" name="Picture">
+                  <wp:docPr id="1125043616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275907087" name="Picture"/>
+                          <pic:cNvPr id="1125043616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44044,57 +44044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485224409" name="Picture">
+                  <wp:docPr id="2018049852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485224409" name="Picture"/>
+                          <pic:cNvPr id="2018049852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85040870" name="Picture">
+                  <wp:docPr id="1061137160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85040870" name="Picture"/>
+                          <pic:cNvPr id="1061137160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>