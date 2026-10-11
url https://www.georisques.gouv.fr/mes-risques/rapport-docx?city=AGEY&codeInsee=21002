--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973366672" name="Picture">
+                  <wp:docPr id="15138010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973366672" name="Picture"/>
+                          <pic:cNvPr id="15138010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234833183" name="Picture">
+                  <wp:docPr id="501535413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234833183" name="Picture"/>
+                          <pic:cNvPr id="501535413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151941670" name="Picture">
+                        <wp:docPr id="1376279666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151941670" name="Picture"/>
+                                <pic:cNvPr id="1376279666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423294564" name="Picture">
+                  <wp:docPr id="211483337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423294564" name="Picture"/>
+                          <pic:cNvPr id="211483337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422166340" name="Picture">
+                  <wp:docPr id="823829687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422166340" name="Picture"/>
+                          <pic:cNvPr id="823829687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247361126" name="Picture">
+                  <wp:docPr id="1479654904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247361126" name="Picture"/>
+                          <pic:cNvPr id="1479654904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63503325" name="Picture">
+                  <wp:docPr id="1710992735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63503325" name="Picture"/>
+                          <pic:cNvPr id="1710992735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073264373" name="Picture">
+                  <wp:docPr id="90628140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073264373" name="Picture"/>
+                          <pic:cNvPr id="90628140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126100355" name="Picture">
+                        <wp:docPr id="1176772015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126100355" name="Picture"/>
+                                <pic:cNvPr id="1176772015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171119933" name="Picture">
+                        <wp:docPr id="2084604049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171119933" name="Picture"/>
+                                <pic:cNvPr id="2084604049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784985287" name="Picture">
+                        <wp:docPr id="1192571158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784985287" name="Picture"/>
+                                <pic:cNvPr id="1192571158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719518275" name="Picture">
+                        <wp:docPr id="1691048393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719518275" name="Picture"/>
+                                <pic:cNvPr id="1691048393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755198237" name="Picture">
+                        <wp:docPr id="2100380793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755198237" name="Picture"/>
+                                <pic:cNvPr id="2100380793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831598928" name="Picture">
+                        <wp:docPr id="287157657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831598928" name="Picture"/>
+                                <pic:cNvPr id="287157657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921390037" name="Picture">
+                        <wp:docPr id="1577079827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921390037" name="Picture"/>
+                                <pic:cNvPr id="1577079827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921648407" name="Picture">
+                        <wp:docPr id="732561547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921648407" name="Picture"/>
+                                <pic:cNvPr id="732561547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1647641378" name="Picture">
+                        <wp:docPr id="2046253298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1647641378" name="Picture"/>
+                                <pic:cNvPr id="2046253298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071776238" name="Picture">
+                        <wp:docPr id="702198715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071776238" name="Picture"/>
+                                <pic:cNvPr id="702198715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454112935" name="Picture">
+                        <wp:docPr id="1964882199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454112935" name="Picture"/>
+                                <pic:cNvPr id="1964882199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101593665" name="Picture">
+                        <wp:docPr id="1964454942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101593665" name="Picture"/>
+                                <pic:cNvPr id="1964454942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616510025" name="Picture">
+                        <wp:docPr id="729308737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616510025" name="Picture"/>
+                                <pic:cNvPr id="729308737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102183825" name="Picture">
+                        <wp:docPr id="1554210745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102183825" name="Picture"/>
+                                <pic:cNvPr id="1554210745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980115502" name="Picture">
+                        <wp:docPr id="665338036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980115502" name="Picture"/>
+                                <pic:cNvPr id="665338036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670587665" name="Picture">
+                  <wp:docPr id="1653682082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670587665" name="Picture"/>
+                          <pic:cNvPr id="1653682082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084529154" name="Picture">
+                  <wp:docPr id="1883640857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084529154" name="Picture"/>
+                          <pic:cNvPr id="1883640857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073443243" name="Picture">
+                  <wp:docPr id="1056325601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073443243" name="Picture"/>
+                          <pic:cNvPr id="1056325601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309889824" name="Picture">
+                  <wp:docPr id="1496174349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309889824" name="Picture"/>
+                          <pic:cNvPr id="1496174349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222129150" name="Picture">
+                  <wp:docPr id="598975810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222129150" name="Picture"/>
+                          <pic:cNvPr id="598975810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472306225" name="Picture">
+                  <wp:docPr id="696203526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472306225" name="Picture"/>
+                          <pic:cNvPr id="696203526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35481893" name="Picture">
+                        <wp:docPr id="581607848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35481893" name="Picture"/>
+                                <pic:cNvPr id="581607848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195358625" name="Picture">
+                  <wp:docPr id="1327751922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195358625" name="Picture"/>
+                          <pic:cNvPr id="1327751922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270395456" name="Picture">
+                  <wp:docPr id="79376384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270395456" name="Picture"/>
+                          <pic:cNvPr id="79376384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040590119" name="Picture">
+                  <wp:docPr id="1936422622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040590119" name="Picture"/>
+                          <pic:cNvPr id="1936422622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665723350" name="Picture">
+                  <wp:docPr id="968035026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665723350" name="Picture"/>
+                          <pic:cNvPr id="968035026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548868641" name="Picture">
+                  <wp:docPr id="1293331228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548868641" name="Picture"/>
+                          <pic:cNvPr id="1293331228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873515945" name="Picture">
+                  <wp:docPr id="932317572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873515945" name="Picture"/>
+                          <pic:cNvPr id="932317572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672049168" name="Picture">
+                        <wp:docPr id="145842303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672049168" name="Picture"/>
+                                <pic:cNvPr id="145842303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678807227" name="Picture">
+                  <wp:docPr id="902792284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678807227" name="Picture"/>
+                          <pic:cNvPr id="902792284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283540955" name="Picture">
+                  <wp:docPr id="922662914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283540955" name="Picture"/>
+                          <pic:cNvPr id="922662914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038482791" name="Picture">
+                  <wp:docPr id="1567356591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038482791" name="Picture"/>
+                          <pic:cNvPr id="1567356591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77151077" name="Picture">
+                  <wp:docPr id="1100732777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77151077" name="Picture"/>
+                          <pic:cNvPr id="1100732777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689033017" name="Picture">
+                  <wp:docPr id="1019975663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689033017" name="Picture"/>
+                          <pic:cNvPr id="1019975663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269652627" name="Picture">
+                  <wp:docPr id="1580173924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269652627" name="Picture"/>
+                          <pic:cNvPr id="1580173924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570534372" name="Picture">
+                        <wp:docPr id="1238584686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570534372" name="Picture"/>
+                                <pic:cNvPr id="1238584686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31463,57 +31463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367004578" name="Picture">
+                  <wp:docPr id="216584961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367004578" name="Picture"/>
+                          <pic:cNvPr id="216584961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134342168" name="Picture">
+                  <wp:docPr id="1363424425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134342168" name="Picture"/>
+                          <pic:cNvPr id="1363424425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32232,57 +32232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601079908" name="Picture">
+                  <wp:docPr id="1399425196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601079908" name="Picture"/>
+                          <pic:cNvPr id="1399425196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33293,57 +33293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166834332" name="Picture">
+                  <wp:docPr id="1841776659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166834332" name="Picture"/>
+                          <pic:cNvPr id="1841776659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33396,57 +33396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997884170" name="Picture">
+                  <wp:docPr id="1699781931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997884170" name="Picture"/>
+                          <pic:cNvPr id="1699781931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34854,57 +34854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492518916" name="Picture">
+                  <wp:docPr id="1669225005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492518916" name="Picture"/>
+                          <pic:cNvPr id="1669225005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36051,57 +36051,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511157406" name="Picture">
+                        <wp:docPr id="1809769981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511157406" name="Picture"/>
+                                <pic:cNvPr id="1809769981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38221,57 +38221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095820479" name="Picture">
+                  <wp:docPr id="1235276579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095820479" name="Picture"/>
+                          <pic:cNvPr id="1235276579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38310,57 +38310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198136238" name="Picture">
+                  <wp:docPr id="2034480981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198136238" name="Picture"/>
+                          <pic:cNvPr id="2034480981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38954,57 +38954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683628317" name="Picture">
+                  <wp:docPr id="1697535117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683628317" name="Picture"/>
+                          <pic:cNvPr id="1697535117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39952,57 +39952,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914205971" name="Picture">
+                  <wp:docPr id="1702566471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914205971" name="Picture"/>
+                          <pic:cNvPr id="1702566471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40055,57 +40055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355597617" name="Picture">
+                  <wp:docPr id="571283876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355597617" name="Picture"/>
+                          <pic:cNvPr id="571283876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41432,57 +41432,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761864887" name="Picture">
+                  <wp:docPr id="167980810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761864887" name="Picture"/>
+                          <pic:cNvPr id="167980810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42575,57 +42575,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868259987" name="Picture">
+                        <wp:docPr id="1919676920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868259987" name="Picture"/>
+                                <pic:cNvPr id="1919676920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43846,57 +43846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346611253" name="Picture">
+                  <wp:docPr id="1226089186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346611253" name="Picture"/>
+                          <pic:cNvPr id="1226089186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43926,57 +43926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357705145" name="Picture">
+                  <wp:docPr id="317259249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357705145" name="Picture"/>
+                          <pic:cNvPr id="317259249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44405,57 +44405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390916290" name="Picture">
+                  <wp:docPr id="46695314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390916290" name="Picture"/>
+                          <pic:cNvPr id="46695314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46280,57 +46280,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201066394" name="Picture">
+                  <wp:docPr id="542477945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201066394" name="Picture"/>
+                          <pic:cNvPr id="542477945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46351,57 +46351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252150961" name="Picture">
+                  <wp:docPr id="1963452663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252150961" name="Picture"/>
+                          <pic:cNvPr id="1963452663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46765,57 +46765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612273201" name="Picture">
+                  <wp:docPr id="857027030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612273201" name="Picture"/>
+                          <pic:cNvPr id="857027030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>