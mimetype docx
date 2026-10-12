--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835767722" name="Picture">
+                  <wp:docPr id="1241325986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835767722" name="Picture"/>
+                          <pic:cNvPr id="1241325986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977816166" name="Picture">
+                  <wp:docPr id="1442264753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977816166" name="Picture"/>
+                          <pic:cNvPr id="1442264753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096552446" name="Picture">
+                        <wp:docPr id="1723475463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096552446" name="Picture"/>
+                                <pic:cNvPr id="1723475463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096933323" name="Picture">
+                  <wp:docPr id="1548473057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096933323" name="Picture"/>
+                          <pic:cNvPr id="1548473057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966656368" name="Picture">
+                  <wp:docPr id="1109230911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966656368" name="Picture"/>
+                          <pic:cNvPr id="1109230911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132941226" name="Picture">
+                  <wp:docPr id="26260525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132941226" name="Picture"/>
+                          <pic:cNvPr id="26260525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849200631" name="Picture">
+                  <wp:docPr id="1676921515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849200631" name="Picture"/>
+                          <pic:cNvPr id="1676921515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886692922" name="Picture">
+                  <wp:docPr id="630835521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886692922" name="Picture"/>
+                          <pic:cNvPr id="630835521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612588379" name="Picture">
+                        <wp:docPr id="1792720580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612588379" name="Picture"/>
+                                <pic:cNvPr id="1792720580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125971827" name="Picture">
+                        <wp:docPr id="959583434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125971827" name="Picture"/>
+                                <pic:cNvPr id="959583434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818943130" name="Picture">
+                        <wp:docPr id="1680215706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818943130" name="Picture"/>
+                                <pic:cNvPr id="1680215706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310701274" name="Picture">
+                        <wp:docPr id="1651989742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310701274" name="Picture"/>
+                                <pic:cNvPr id="1651989742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881125582" name="Picture">
+                        <wp:docPr id="71617943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881125582" name="Picture"/>
+                                <pic:cNvPr id="71617943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669003366" name="Picture">
+                        <wp:docPr id="758716911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669003366" name="Picture"/>
+                                <pic:cNvPr id="758716911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088691077" name="Picture">
+                        <wp:docPr id="1146772845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088691077" name="Picture"/>
+                                <pic:cNvPr id="1146772845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891797399" name="Picture">
+                        <wp:docPr id="1995879013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891797399" name="Picture"/>
+                                <pic:cNvPr id="1995879013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305779584" name="Picture">
+                        <wp:docPr id="686713260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305779584" name="Picture"/>
+                                <pic:cNvPr id="686713260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097809800" name="Picture">
+                        <wp:docPr id="773838933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097809800" name="Picture"/>
+                                <pic:cNvPr id="773838933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992017257" name="Picture">
+                        <wp:docPr id="1700113181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992017257" name="Picture"/>
+                                <pic:cNvPr id="1700113181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598135173" name="Picture">
+                        <wp:docPr id="1998532966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598135173" name="Picture"/>
+                                <pic:cNvPr id="1998532966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963870165" name="Picture">
+                  <wp:docPr id="1319700388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963870165" name="Picture"/>
+                          <pic:cNvPr id="1319700388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101380107" name="Picture">
+                  <wp:docPr id="1961414618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101380107" name="Picture"/>
+                          <pic:cNvPr id="1961414618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88765790" name="Picture">
+                  <wp:docPr id="1850199863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88765790" name="Picture"/>
+                          <pic:cNvPr id="1850199863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232858610" name="Picture">
+                  <wp:docPr id="70370414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232858610" name="Picture"/>
+                          <pic:cNvPr id="70370414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025601533" name="Picture">
+                  <wp:docPr id="630959831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025601533" name="Picture"/>
+                          <pic:cNvPr id="630959831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656311802" name="Picture">
+                  <wp:docPr id="674320924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656311802" name="Picture"/>
+                          <pic:cNvPr id="674320924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948474892" name="Picture">
+                        <wp:docPr id="1268173064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948474892" name="Picture"/>
+                                <pic:cNvPr id="1268173064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015132615" name="Picture">
+                  <wp:docPr id="1910506253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015132615" name="Picture"/>
+                          <pic:cNvPr id="1910506253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85103578" name="Picture">
+                  <wp:docPr id="948436741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85103578" name="Picture"/>
+                          <pic:cNvPr id="948436741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034651008" name="Picture">
+                  <wp:docPr id="1160032148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034651008" name="Picture"/>
+                          <pic:cNvPr id="1160032148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103256317" name="Picture">
+                  <wp:docPr id="1600940963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103256317" name="Picture"/>
+                          <pic:cNvPr id="1600940963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346722567" name="Picture">
+                  <wp:docPr id="1899985991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346722567" name="Picture"/>
+                          <pic:cNvPr id="1899985991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861176107" name="Picture">
+                  <wp:docPr id="2050535422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861176107" name="Picture"/>
+                          <pic:cNvPr id="2050535422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754306430" name="Picture">
+                        <wp:docPr id="322556261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754306430" name="Picture"/>
+                                <pic:cNvPr id="322556261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135375002" name="Picture">
+                  <wp:docPr id="30187866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135375002" name="Picture"/>
+                          <pic:cNvPr id="30187866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051216528" name="Picture">
+                  <wp:docPr id="1434041548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051216528" name="Picture"/>
+                          <pic:cNvPr id="1434041548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868792531" name="Picture">
+                  <wp:docPr id="638792154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868792531" name="Picture"/>
+                          <pic:cNvPr id="638792154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362976061" name="Picture">
+                  <wp:docPr id="861263468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362976061" name="Picture"/>
+                          <pic:cNvPr id="861263468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033186603" name="Picture">
+                  <wp:docPr id="520144200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033186603" name="Picture"/>
+                          <pic:cNvPr id="520144200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25019888" name="Picture">
+                  <wp:docPr id="1560708895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25019888" name="Picture"/>
+                          <pic:cNvPr id="1560708895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196702790" name="Picture">
+                        <wp:docPr id="1923007658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196702790" name="Picture"/>
+                                <pic:cNvPr id="1923007658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30506,57 +30506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083055483" name="Picture">
+                  <wp:docPr id="1988793633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083055483" name="Picture"/>
+                          <pic:cNvPr id="1988793633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30595,57 +30595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058733938" name="Picture">
+                  <wp:docPr id="1996775701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058733938" name="Picture"/>
+                          <pic:cNvPr id="1996775701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31239,57 +31239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498039003" name="Picture">
+                  <wp:docPr id="1933267147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498039003" name="Picture"/>
+                          <pic:cNvPr id="1933267147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32237,57 +32237,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33140161" name="Picture">
+                  <wp:docPr id="392349033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33140161" name="Picture"/>
+                          <pic:cNvPr id="392349033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32340,57 +32340,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125418613" name="Picture">
+                  <wp:docPr id="1487913587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125418613" name="Picture"/>
+                          <pic:cNvPr id="1487913587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33717,57 +33717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467996206" name="Picture">
+                  <wp:docPr id="1453288626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467996206" name="Picture"/>
+                          <pic:cNvPr id="1453288626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34860,57 +34860,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818833081" name="Picture">
+                        <wp:docPr id="492322293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818833081" name="Picture"/>
+                                <pic:cNvPr id="492322293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36081,57 +36081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607386980" name="Picture">
+                  <wp:docPr id="806299664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607386980" name="Picture"/>
+                          <pic:cNvPr id="806299664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36152,57 +36152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186586584" name="Picture">
+                  <wp:docPr id="1817471385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186586584" name="Picture"/>
+                          <pic:cNvPr id="1817471385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36566,57 +36566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571594914" name="Picture">
+                  <wp:docPr id="26279396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571594914" name="Picture"/>
+                          <pic:cNvPr id="26279396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>