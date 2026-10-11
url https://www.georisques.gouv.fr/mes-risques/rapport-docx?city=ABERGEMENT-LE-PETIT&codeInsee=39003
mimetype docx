--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710506223" name="Picture">
+                  <wp:docPr id="1891577614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710506223" name="Picture"/>
+                          <pic:cNvPr id="1891577614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896513283" name="Picture">
+                  <wp:docPr id="421435082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896513283" name="Picture"/>
+                          <pic:cNvPr id="421435082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120851605" name="Picture">
+                        <wp:docPr id="1117461666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120851605" name="Picture"/>
+                                <pic:cNvPr id="1117461666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832253874" name="Picture">
+                  <wp:docPr id="1398169139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832253874" name="Picture"/>
+                          <pic:cNvPr id="1398169139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235377981" name="Picture">
+                  <wp:docPr id="1410448272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235377981" name="Picture"/>
+                          <pic:cNvPr id="1410448272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432920321" name="Picture">
+                  <wp:docPr id="1116576199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432920321" name="Picture"/>
+                          <pic:cNvPr id="1116576199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281650895" name="Picture">
+                  <wp:docPr id="575761046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281650895" name="Picture"/>
+                          <pic:cNvPr id="575761046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866875916" name="Picture">
+                  <wp:docPr id="1121637125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866875916" name="Picture"/>
+                          <pic:cNvPr id="1121637125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144662791" name="Picture">
+                        <wp:docPr id="72170384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144662791" name="Picture"/>
+                                <pic:cNvPr id="72170384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127027775" name="Picture">
+                        <wp:docPr id="2120971944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127027775" name="Picture"/>
+                                <pic:cNvPr id="2120971944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="187584640" name="Picture">
+                        <wp:docPr id="1825170049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="187584640" name="Picture"/>
+                                <pic:cNvPr id="1825170049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602116061" name="Picture">
+                        <wp:docPr id="884986654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602116061" name="Picture"/>
+                                <pic:cNvPr id="884986654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919363751" name="Picture">
+                        <wp:docPr id="466815100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919363751" name="Picture"/>
+                                <pic:cNvPr id="466815100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817864462" name="Picture">
+                        <wp:docPr id="827585176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817864462" name="Picture"/>
+                                <pic:cNvPr id="827585176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825781937" name="Picture">
+                        <wp:docPr id="1528181163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825781937" name="Picture"/>
+                                <pic:cNvPr id="1528181163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390180741" name="Picture">
+                        <wp:docPr id="1690151987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390180741" name="Picture"/>
+                                <pic:cNvPr id="1690151987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624836646" name="Picture">
+                        <wp:docPr id="13428361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624836646" name="Picture"/>
+                                <pic:cNvPr id="13428361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006015385" name="Picture">
+                        <wp:docPr id="2020914518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006015385" name="Picture"/>
+                                <pic:cNvPr id="2020914518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183997423" name="Picture">
+                        <wp:docPr id="1783407337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183997423" name="Picture"/>
+                                <pic:cNvPr id="1783407337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796070934" name="Picture">
+                        <wp:docPr id="277003806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796070934" name="Picture"/>
+                                <pic:cNvPr id="277003806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853406211" name="Picture">
+                        <wp:docPr id="533332481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853406211" name="Picture"/>
+                                <pic:cNvPr id="533332481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237919812" name="Picture">
+                        <wp:docPr id="1984564352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237919812" name="Picture"/>
+                                <pic:cNvPr id="1984564352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740616273" name="Picture">
+                        <wp:docPr id="480947369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740616273" name="Picture"/>
+                                <pic:cNvPr id="480947369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758731227" name="Picture">
+                  <wp:docPr id="528383770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758731227" name="Picture"/>
+                          <pic:cNvPr id="528383770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881893875" name="Picture">
+                  <wp:docPr id="516347641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881893875" name="Picture"/>
+                          <pic:cNvPr id="516347641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981214189" name="Picture">
+                  <wp:docPr id="489129254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981214189" name="Picture"/>
+                          <pic:cNvPr id="489129254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096264935" name="Picture">
+                  <wp:docPr id="646182890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096264935" name="Picture"/>
+                          <pic:cNvPr id="646182890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490598724" name="Picture">
+                  <wp:docPr id="1124405943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490598724" name="Picture"/>
+                          <pic:cNvPr id="1124405943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172648499" name="Picture">
+                  <wp:docPr id="30718364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172648499" name="Picture"/>
+                          <pic:cNvPr id="30718364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171697123" name="Picture">
+                        <wp:docPr id="1063737183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171697123" name="Picture"/>
+                                <pic:cNvPr id="1063737183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878208587" name="Picture">
+                  <wp:docPr id="2036611710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878208587" name="Picture"/>
+                          <pic:cNvPr id="2036611710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412001092" name="Picture">
+                  <wp:docPr id="2000050648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412001092" name="Picture"/>
+                          <pic:cNvPr id="2000050648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749527555" name="Picture">
+                  <wp:docPr id="1928213966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749527555" name="Picture"/>
+                          <pic:cNvPr id="1928213966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915083352" name="Picture">
+                  <wp:docPr id="858806335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915083352" name="Picture"/>
+                          <pic:cNvPr id="858806335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344727498" name="Picture">
+                  <wp:docPr id="1308361254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344727498" name="Picture"/>
+                          <pic:cNvPr id="1308361254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039011130" name="Picture">
+                  <wp:docPr id="1019492355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039011130" name="Picture"/>
+                          <pic:cNvPr id="1019492355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579623972" name="Picture">
+                        <wp:docPr id="368782144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579623972" name="Picture"/>
+                                <pic:cNvPr id="368782144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094612736" name="Picture">
+                        <wp:docPr id="1809462859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094612736" name="Picture"/>
+                                <pic:cNvPr id="1809462859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150642628" name="Picture">
+                  <wp:docPr id="1119110183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150642628" name="Picture"/>
+                          <pic:cNvPr id="1119110183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110871192" name="Picture">
+                  <wp:docPr id="1551968913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110871192" name="Picture"/>
+                          <pic:cNvPr id="1551968913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182187180" name="Picture">
+                  <wp:docPr id="849717946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182187180" name="Picture"/>
+                          <pic:cNvPr id="849717946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045189046" name="Picture">
+                  <wp:docPr id="2090386271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045189046" name="Picture"/>
+                          <pic:cNvPr id="2090386271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718250143" name="Picture">
+                  <wp:docPr id="1890531664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718250143" name="Picture"/>
+                          <pic:cNvPr id="1890531664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870220360" name="Picture">
+                  <wp:docPr id="1301291019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870220360" name="Picture"/>
+                          <pic:cNvPr id="1301291019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652816067" name="Picture">
+                        <wp:docPr id="1339990908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652816067" name="Picture"/>
+                                <pic:cNvPr id="1339990908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322906702" name="Picture">
+                  <wp:docPr id="544731553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322906702" name="Picture"/>
+                          <pic:cNvPr id="544731553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549077219" name="Picture">
+                  <wp:docPr id="1990606618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549077219" name="Picture"/>
+                          <pic:cNvPr id="1990606618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866494620" name="Picture">
+                  <wp:docPr id="1289336817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866494620" name="Picture"/>
+                          <pic:cNvPr id="1289336817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950904627" name="Picture">
+                  <wp:docPr id="937631370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950904627" name="Picture"/>
+                          <pic:cNvPr id="937631370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487935528" name="Picture">
+                  <wp:docPr id="138686830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487935528" name="Picture"/>
+                          <pic:cNvPr id="138686830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393360226" name="Picture">
+                  <wp:docPr id="1524498129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393360226" name="Picture"/>
+                          <pic:cNvPr id="1524498129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540557411" name="Picture">
+                        <wp:docPr id="1261762621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540557411" name="Picture"/>
+                                <pic:cNvPr id="1261762621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452934910" name="Picture">
+                  <wp:docPr id="343986047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452934910" name="Picture"/>
+                          <pic:cNvPr id="343986047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885223190" name="Picture">
+                  <wp:docPr id="2014914754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885223190" name="Picture"/>
+                          <pic:cNvPr id="2014914754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788527389" name="Picture">
+                  <wp:docPr id="1400878689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788527389" name="Picture"/>
+                          <pic:cNvPr id="1400878689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681447990" name="Picture">
+                  <wp:docPr id="1899854868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681447990" name="Picture"/>
+                          <pic:cNvPr id="1899854868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845163357" name="Picture">
+                  <wp:docPr id="1292310267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845163357" name="Picture"/>
+                          <pic:cNvPr id="1292310267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039442240" name="Picture">
+                  <wp:docPr id="995230207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039442240" name="Picture"/>
+                          <pic:cNvPr id="995230207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096639076" name="Picture">
+                  <wp:docPr id="1905966049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096639076" name="Picture"/>
+                          <pic:cNvPr id="1905966049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741283237" name="Picture">
+                  <wp:docPr id="485548116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741283237" name="Picture"/>
+                          <pic:cNvPr id="485548116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699447012" name="Picture">
+                  <wp:docPr id="516073496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699447012" name="Picture"/>
+                          <pic:cNvPr id="516073496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>