--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905910199" name="Picture">
+                  <wp:docPr id="1770381826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905910199" name="Picture"/>
+                          <pic:cNvPr id="1770381826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774827308" name="Picture">
+                  <wp:docPr id="1727143664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774827308" name="Picture"/>
+                          <pic:cNvPr id="1727143664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963537103" name="Picture">
+                        <wp:docPr id="24051163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963537103" name="Picture"/>
+                                <pic:cNvPr id="24051163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240516608" name="Picture">
+                  <wp:docPr id="95017686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240516608" name="Picture"/>
+                          <pic:cNvPr id="95017686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217935689" name="Picture">
+                  <wp:docPr id="1617494268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217935689" name="Picture"/>
+                          <pic:cNvPr id="1617494268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712816142" name="Picture">
+                  <wp:docPr id="1080365052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712816142" name="Picture"/>
+                          <pic:cNvPr id="1080365052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066414502" name="Picture">
+                  <wp:docPr id="1986600825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066414502" name="Picture"/>
+                          <pic:cNvPr id="1986600825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173218899" name="Picture">
+                  <wp:docPr id="1594301985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173218899" name="Picture"/>
+                          <pic:cNvPr id="1594301985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872057940" name="Picture">
+                        <wp:docPr id="1343064156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872057940" name="Picture"/>
+                                <pic:cNvPr id="1343064156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927103282" name="Picture">
+                        <wp:docPr id="1263487688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927103282" name="Picture"/>
+                                <pic:cNvPr id="1263487688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938907352" name="Picture">
+                        <wp:docPr id="297393350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938907352" name="Picture"/>
+                                <pic:cNvPr id="297393350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760181900" name="Picture">
+                        <wp:docPr id="645072855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760181900" name="Picture"/>
+                                <pic:cNvPr id="645072855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448610813" name="Picture">
+                        <wp:docPr id="185545530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448610813" name="Picture"/>
+                                <pic:cNvPr id="185545530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032920272" name="Picture">
+                        <wp:docPr id="715651611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032920272" name="Picture"/>
+                                <pic:cNvPr id="715651611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927455820" name="Picture">
+                        <wp:docPr id="249995051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927455820" name="Picture"/>
+                                <pic:cNvPr id="249995051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224971672" name="Picture">
+                        <wp:docPr id="1031780497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224971672" name="Picture"/>
+                                <pic:cNvPr id="1031780497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786461992" name="Picture">
+                        <wp:docPr id="1520573292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786461992" name="Picture"/>
+                                <pic:cNvPr id="1520573292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577194935" name="Picture">
+                        <wp:docPr id="414251920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577194935" name="Picture"/>
+                                <pic:cNvPr id="414251920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208550225" name="Picture">
+                        <wp:docPr id="39887685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208550225" name="Picture"/>
+                                <pic:cNvPr id="39887685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306317176" name="Picture">
+                        <wp:docPr id="1374193239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306317176" name="Picture"/>
+                                <pic:cNvPr id="1374193239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429299553" name="Picture">
+                  <wp:docPr id="1251072693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429299553" name="Picture"/>
+                          <pic:cNvPr id="1251072693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412543607" name="Picture">
+                  <wp:docPr id="1661818282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412543607" name="Picture"/>
+                          <pic:cNvPr id="1661818282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49881292" name="Picture">
+                  <wp:docPr id="1545652098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49881292" name="Picture"/>
+                          <pic:cNvPr id="1545652098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468053060" name="Picture">
+                  <wp:docPr id="711272784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468053060" name="Picture"/>
+                          <pic:cNvPr id="711272784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612791692" name="Picture">
+                  <wp:docPr id="1680262206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612791692" name="Picture"/>
+                          <pic:cNvPr id="1680262206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791907412" name="Picture">
+                  <wp:docPr id="1389900391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791907412" name="Picture"/>
+                          <pic:cNvPr id="1389900391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218821339" name="Picture">
+                        <wp:docPr id="1639092306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218821339" name="Picture"/>
+                                <pic:cNvPr id="1639092306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882933232" name="Picture">
+                        <wp:docPr id="55386887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882933232" name="Picture"/>
+                                <pic:cNvPr id="55386887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18739,57 +18739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653227743" name="Picture">
+                  <wp:docPr id="382507922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653227743" name="Picture"/>
+                          <pic:cNvPr id="382507922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18828,57 +18828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264852131" name="Picture">
+                  <wp:docPr id="967475366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264852131" name="Picture"/>
+                          <pic:cNvPr id="967475366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19472,57 +19472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640683256" name="Picture">
+                  <wp:docPr id="1402329487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640683256" name="Picture"/>
+                          <pic:cNvPr id="1402329487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20470,57 +20470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967073910" name="Picture">
+                  <wp:docPr id="1360281185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967073910" name="Picture"/>
+                          <pic:cNvPr id="1360281185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20573,57 +20573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167253727" name="Picture">
+                  <wp:docPr id="1010739757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167253727" name="Picture"/>
+                          <pic:cNvPr id="1010739757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21954,57 +21954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094613178" name="Picture">
+                  <wp:docPr id="899210809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094613178" name="Picture"/>
+                          <pic:cNvPr id="899210809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23097,57 +23097,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389041399" name="Picture">
+                        <wp:docPr id="1587190835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389041399" name="Picture"/>
+                                <pic:cNvPr id="1587190835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24486,57 +24486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610768316" name="Picture">
+                  <wp:docPr id="755034319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610768316" name="Picture"/>
+                          <pic:cNvPr id="755034319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24575,57 +24575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67294941" name="Picture">
+                  <wp:docPr id="335061270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67294941" name="Picture"/>
+                          <pic:cNvPr id="335061270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25219,57 +25219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382733872" name="Picture">
+                  <wp:docPr id="190634240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382733872" name="Picture"/>
+                          <pic:cNvPr id="190634240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26217,57 +26217,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79497852" name="Picture">
+                  <wp:docPr id="2087032116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79497852" name="Picture"/>
+                          <pic:cNvPr id="2087032116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26320,57 +26320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596076316" name="Picture">
+                  <wp:docPr id="2067798897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596076316" name="Picture"/>
+                          <pic:cNvPr id="2067798897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27697,57 +27697,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440600284" name="Picture">
+                  <wp:docPr id="179116218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440600284" name="Picture"/>
+                          <pic:cNvPr id="179116218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28840,57 +28840,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963833367" name="Picture">
+                        <wp:docPr id="1510732892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963833367" name="Picture"/>
+                                <pic:cNvPr id="1510732892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30201,57 +30201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012882316" name="Picture">
+                  <wp:docPr id="948002671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012882316" name="Picture"/>
+                          <pic:cNvPr id="948002671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30290,57 +30290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415254668" name="Picture">
+                  <wp:docPr id="559801371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415254668" name="Picture"/>
+                          <pic:cNvPr id="559801371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30934,57 +30934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302119288" name="Picture">
+                  <wp:docPr id="818510639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302119288" name="Picture"/>
+                          <pic:cNvPr id="818510639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31932,57 +31932,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608625482" name="Picture">
+                  <wp:docPr id="688394311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608625482" name="Picture"/>
+                          <pic:cNvPr id="688394311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32035,57 +32035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800819544" name="Picture">
+                  <wp:docPr id="1636491700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800819544" name="Picture"/>
+                          <pic:cNvPr id="1636491700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33412,57 +33412,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224904701" name="Picture">
+                  <wp:docPr id="693050451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224904701" name="Picture"/>
+                          <pic:cNvPr id="693050451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34555,57 +34555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573278621" name="Picture">
+                        <wp:docPr id="733979497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573278621" name="Picture"/>
+                                <pic:cNvPr id="733979497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35776,57 +35776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290514952" name="Picture">
+                  <wp:docPr id="2059636681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290514952" name="Picture"/>
+                          <pic:cNvPr id="2059636681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35847,57 +35847,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140986142" name="Picture">
+                  <wp:docPr id="321398185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140986142" name="Picture"/>
+                          <pic:cNvPr id="321398185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36261,57 +36261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067020971" name="Picture">
+                  <wp:docPr id="471981108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067020971" name="Picture"/>
+                          <pic:cNvPr id="471981108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>