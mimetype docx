--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586634727" name="Picture">
+                  <wp:docPr id="1623065219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586634727" name="Picture"/>
+                          <pic:cNvPr id="1623065219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939116259" name="Picture">
+                  <wp:docPr id="921798628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939116259" name="Picture"/>
+                          <pic:cNvPr id="921798628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119281615" name="Picture">
+                        <wp:docPr id="475427029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119281615" name="Picture"/>
+                                <pic:cNvPr id="475427029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610982309" name="Picture">
+                  <wp:docPr id="889778050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610982309" name="Picture"/>
+                          <pic:cNvPr id="889778050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505141215" name="Picture">
+                  <wp:docPr id="158378900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505141215" name="Picture"/>
+                          <pic:cNvPr id="158378900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467531822" name="Picture">
+                  <wp:docPr id="777865428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467531822" name="Picture"/>
+                          <pic:cNvPr id="777865428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633983679" name="Picture">
+                  <wp:docPr id="1122312749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633983679" name="Picture"/>
+                          <pic:cNvPr id="1122312749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436292655" name="Picture">
+                  <wp:docPr id="1578026956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436292655" name="Picture"/>
+                          <pic:cNvPr id="1578026956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071870036" name="Picture">
+                        <wp:docPr id="16451309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071870036" name="Picture"/>
+                                <pic:cNvPr id="16451309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399862453" name="Picture">
+                        <wp:docPr id="2141075583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399862453" name="Picture"/>
+                                <pic:cNvPr id="2141075583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907704876" name="Picture">
+                        <wp:docPr id="3505728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907704876" name="Picture"/>
+                                <pic:cNvPr id="3505728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191192414" name="Picture">
+                        <wp:docPr id="1390690586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191192414" name="Picture"/>
+                                <pic:cNvPr id="1390690586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062661791" name="Picture">
+                        <wp:docPr id="81099600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062661791" name="Picture"/>
+                                <pic:cNvPr id="81099600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667258369" name="Picture">
+                        <wp:docPr id="1272576931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667258369" name="Picture"/>
+                                <pic:cNvPr id="1272576931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778569483" name="Picture">
+                        <wp:docPr id="2012296583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778569483" name="Picture"/>
+                                <pic:cNvPr id="2012296583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233959752" name="Picture">
+                        <wp:docPr id="1954494732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233959752" name="Picture"/>
+                                <pic:cNvPr id="1954494732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466401712" name="Picture">
+                        <wp:docPr id="342890597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466401712" name="Picture"/>
+                                <pic:cNvPr id="342890597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529219258" name="Picture">
+                        <wp:docPr id="211360348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529219258" name="Picture"/>
+                                <pic:cNvPr id="211360348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096196034" name="Picture">
+                        <wp:docPr id="536112369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096196034" name="Picture"/>
+                                <pic:cNvPr id="536112369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183164718" name="Picture">
+                        <wp:docPr id="442414870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183164718" name="Picture"/>
+                                <pic:cNvPr id="442414870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098269592" name="Picture">
+                        <wp:docPr id="2079836565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098269592" name="Picture"/>
+                                <pic:cNvPr id="2079836565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045774037" name="Picture">
+                        <wp:docPr id="1305172503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045774037" name="Picture"/>
+                                <pic:cNvPr id="1305172503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117648121" name="Picture">
+                        <wp:docPr id="1058229984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117648121" name="Picture"/>
+                                <pic:cNvPr id="1058229984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332025670" name="Picture">
+                  <wp:docPr id="1657757948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332025670" name="Picture"/>
+                          <pic:cNvPr id="1657757948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489446595" name="Picture">
+                  <wp:docPr id="421705134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489446595" name="Picture"/>
+                          <pic:cNvPr id="421705134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587985981" name="Picture">
+                  <wp:docPr id="1046741654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587985981" name="Picture"/>
+                          <pic:cNvPr id="1046741654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797014430" name="Picture">
+                  <wp:docPr id="475046519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797014430" name="Picture"/>
+                          <pic:cNvPr id="475046519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903568439" name="Picture">
+                  <wp:docPr id="1398623895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903568439" name="Picture"/>
+                          <pic:cNvPr id="1398623895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863694102" name="Picture">
+                  <wp:docPr id="889861314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863694102" name="Picture"/>
+                          <pic:cNvPr id="889861314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18185,57 +18185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432819113" name="Picture">
+                        <wp:docPr id="1147824522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432819113" name="Picture"/>
+                                <pic:cNvPr id="1147824522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19086,57 +19086,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100969060" name="Picture">
+                        <wp:docPr id="452021242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100969060" name="Picture"/>
+                                <pic:cNvPr id="452021242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20608,57 +20608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005875268" name="Picture">
+                  <wp:docPr id="992214210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005875268" name="Picture"/>
+                          <pic:cNvPr id="992214210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20688,57 +20688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037841046" name="Picture">
+                  <wp:docPr id="1703595431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037841046" name="Picture"/>
+                          <pic:cNvPr id="1703595431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21233,57 +21233,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959221194" name="Picture">
+                  <wp:docPr id="1514348974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959221194" name="Picture"/>
+                          <pic:cNvPr id="1514348974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22388,57 +22388,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7504004" name="Picture">
+                        <wp:docPr id="1888566806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7504004" name="Picture"/>
+                                <pic:cNvPr id="1888566806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24646,57 +24646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776076394" name="Picture">
+                  <wp:docPr id="1571834584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776076394" name="Picture"/>
+                          <pic:cNvPr id="1571834584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24735,57 +24735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554342667" name="Picture">
+                  <wp:docPr id="264406547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554342667" name="Picture"/>
+                          <pic:cNvPr id="264406547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25379,57 +25379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212661435" name="Picture">
+                  <wp:docPr id="1994025075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212661435" name="Picture"/>
+                          <pic:cNvPr id="1994025075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26377,57 +26377,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136520779" name="Picture">
+                  <wp:docPr id="594144046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136520779" name="Picture"/>
+                          <pic:cNvPr id="594144046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26480,57 +26480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910291932" name="Picture">
+                  <wp:docPr id="1630077013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910291932" name="Picture"/>
+                          <pic:cNvPr id="1630077013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27859,57 +27859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563595867" name="Picture">
+                  <wp:docPr id="1568509951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563595867" name="Picture"/>
+                          <pic:cNvPr id="1568509951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28984,57 +28984,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224808932" name="Picture">
+                        <wp:docPr id="1965955790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224808932" name="Picture"/>
+                                <pic:cNvPr id="1965955790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29887,57 +29887,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865328919" name="Picture">
+                        <wp:docPr id="987676493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865328919" name="Picture"/>
+                                <pic:cNvPr id="987676493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31497,57 +31497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062772441" name="Picture">
+                  <wp:docPr id="278808268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062772441" name="Picture"/>
+                          <pic:cNvPr id="278808268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31586,57 +31586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084197042" name="Picture">
+                  <wp:docPr id="1119549097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084197042" name="Picture"/>
+                          <pic:cNvPr id="1119549097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32230,57 +32230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375486277" name="Picture">
+                  <wp:docPr id="231804260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375486277" name="Picture"/>
+                          <pic:cNvPr id="231804260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33228,57 +33228,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317136971" name="Picture">
+                  <wp:docPr id="2026410810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317136971" name="Picture"/>
+                          <pic:cNvPr id="2026410810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33331,57 +33331,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623510351" name="Picture">
+                  <wp:docPr id="376369648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623510351" name="Picture"/>
+                          <pic:cNvPr id="376369648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34712,57 +34712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307967969" name="Picture">
+                  <wp:docPr id="1963174405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307967969" name="Picture"/>
+                          <pic:cNvPr id="1963174405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35855,57 +35855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520668612" name="Picture">
+                        <wp:docPr id="1969101265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520668612" name="Picture"/>
+                                <pic:cNvPr id="1969101265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37244,57 +37244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644967629" name="Picture">
+                  <wp:docPr id="493209341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644967629" name="Picture"/>
+                          <pic:cNvPr id="493209341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37333,57 +37333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859132206" name="Picture">
+                  <wp:docPr id="637593501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859132206" name="Picture"/>
+                          <pic:cNvPr id="637593501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37977,57 +37977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701713398" name="Picture">
+                  <wp:docPr id="1552169127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701713398" name="Picture"/>
+                          <pic:cNvPr id="1552169127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38975,57 +38975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19500312" name="Picture">
+                  <wp:docPr id="1719872935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19500312" name="Picture"/>
+                          <pic:cNvPr id="1719872935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39078,57 +39078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230120510" name="Picture">
+                  <wp:docPr id="290647764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230120510" name="Picture"/>
+                          <pic:cNvPr id="290647764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40455,57 +40455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439621930" name="Picture">
+                  <wp:docPr id="1923172998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439621930" name="Picture"/>
+                          <pic:cNvPr id="1923172998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41598,57 +41598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234967323" name="Picture">
+                        <wp:docPr id="1749619727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234967323" name="Picture"/>
+                                <pic:cNvPr id="1749619727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42959,57 +42959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877065400" name="Picture">
+                  <wp:docPr id="272926458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877065400" name="Picture"/>
+                          <pic:cNvPr id="272926458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185241147" name="Picture">
+                  <wp:docPr id="2111310788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185241147" name="Picture"/>
+                          <pic:cNvPr id="2111310788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43692,57 +43692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244677317" name="Picture">
+                  <wp:docPr id="449108394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244677317" name="Picture"/>
+                          <pic:cNvPr id="449108394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44690,57 +44690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127971562" name="Picture">
+                  <wp:docPr id="1608868025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127971562" name="Picture"/>
+                          <pic:cNvPr id="1608868025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44793,57 +44793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678935412" name="Picture">
+                  <wp:docPr id="302954943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678935412" name="Picture"/>
+                          <pic:cNvPr id="302954943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46170,57 +46170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670548342" name="Picture">
+                  <wp:docPr id="1812387536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670548342" name="Picture"/>
+                          <pic:cNvPr id="1812387536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47313,57 +47313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="212605314" name="Picture">
+                        <wp:docPr id="566014147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="212605314" name="Picture"/>
+                                <pic:cNvPr id="566014147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48534,57 +48534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357143824" name="Picture">
+                  <wp:docPr id="2069250674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357143824" name="Picture"/>
+                          <pic:cNvPr id="2069250674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48605,57 +48605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882402913" name="Picture">
+                  <wp:docPr id="1646271391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882402913" name="Picture"/>
+                          <pic:cNvPr id="1646271391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49019,57 +49019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631976600" name="Picture">
+                  <wp:docPr id="1854898755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631976600" name="Picture"/>
+                          <pic:cNvPr id="1854898755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>