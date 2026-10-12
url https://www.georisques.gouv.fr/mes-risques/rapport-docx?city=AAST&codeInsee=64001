--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384438236" name="Picture">
+                  <wp:docPr id="2031197368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384438236" name="Picture"/>
+                          <pic:cNvPr id="2031197368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940010108" name="Picture">
+                  <wp:docPr id="2053051292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940010108" name="Picture"/>
+                          <pic:cNvPr id="2053051292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467998562" name="Picture">
+                        <wp:docPr id="477595590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467998562" name="Picture"/>
+                                <pic:cNvPr id="477595590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196301724" name="Picture">
+                  <wp:docPr id="1628150894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196301724" name="Picture"/>
+                          <pic:cNvPr id="1628150894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356470874" name="Picture">
+                  <wp:docPr id="886006944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356470874" name="Picture"/>
+                          <pic:cNvPr id="886006944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500338243" name="Picture">
+                  <wp:docPr id="1833696122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500338243" name="Picture"/>
+                          <pic:cNvPr id="1833696122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708738427" name="Picture">
+                  <wp:docPr id="62834662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708738427" name="Picture"/>
+                          <pic:cNvPr id="62834662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265263232" name="Picture">
+                  <wp:docPr id="1373617481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265263232" name="Picture"/>
+                          <pic:cNvPr id="1373617481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794635473" name="Picture">
+                        <wp:docPr id="364399792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794635473" name="Picture"/>
+                                <pic:cNvPr id="364399792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="69878934" name="Picture">
+                        <wp:docPr id="1821268413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="69878934" name="Picture"/>
+                                <pic:cNvPr id="1821268413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615088988" name="Picture">
+                        <wp:docPr id="146253042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615088988" name="Picture"/>
+                                <pic:cNvPr id="146253042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948890016" name="Picture">
+                        <wp:docPr id="248529942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948890016" name="Picture"/>
+                                <pic:cNvPr id="248529942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031025509" name="Picture">
+                        <wp:docPr id="430587385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031025509" name="Picture"/>
+                                <pic:cNvPr id="430587385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655680289" name="Picture">
+                        <wp:docPr id="1537562751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655680289" name="Picture"/>
+                                <pic:cNvPr id="1537562751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382710433" name="Picture">
+                        <wp:docPr id="1307523268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382710433" name="Picture"/>
+                                <pic:cNvPr id="1307523268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048905242" name="Picture">
+                        <wp:docPr id="43868652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048905242" name="Picture"/>
+                                <pic:cNvPr id="43868652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609898508" name="Picture">
+                        <wp:docPr id="1173728691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609898508" name="Picture"/>
+                                <pic:cNvPr id="1173728691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="463810608" name="Picture">
+                        <wp:docPr id="664708939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="463810608" name="Picture"/>
+                                <pic:cNvPr id="664708939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539869339" name="Picture">
+                        <wp:docPr id="1101187494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539869339" name="Picture"/>
+                                <pic:cNvPr id="1101187494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631710758" name="Picture">
+                        <wp:docPr id="1853658791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631710758" name="Picture"/>
+                                <pic:cNvPr id="1853658791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111574864" name="Picture">
+                        <wp:docPr id="21071192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111574864" name="Picture"/>
+                                <pic:cNvPr id="21071192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181026110" name="Picture">
+                        <wp:docPr id="760450787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181026110" name="Picture"/>
+                                <pic:cNvPr id="760450787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864669047" name="Picture">
+                        <wp:docPr id="962053182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864669047" name="Picture"/>
+                                <pic:cNvPr id="962053182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86239734" name="Picture">
+                  <wp:docPr id="886798502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86239734" name="Picture"/>
+                          <pic:cNvPr id="886798502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228509918" name="Picture">
+                  <wp:docPr id="1433730467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228509918" name="Picture"/>
+                          <pic:cNvPr id="1433730467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704862773" name="Picture">
+                  <wp:docPr id="603370138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704862773" name="Picture"/>
+                          <pic:cNvPr id="603370138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307341900" name="Picture">
+                  <wp:docPr id="1082404040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307341900" name="Picture"/>
+                          <pic:cNvPr id="1082404040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668160949" name="Picture">
+                  <wp:docPr id="957090931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668160949" name="Picture"/>
+                          <pic:cNvPr id="957090931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294636537" name="Picture">
+                  <wp:docPr id="1076939068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294636537" name="Picture"/>
+                          <pic:cNvPr id="1076939068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391779179" name="Picture">
+                        <wp:docPr id="2089469090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391779179" name="Picture"/>
+                                <pic:cNvPr id="2089469090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18723,57 +18723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264573282" name="Picture">
+                        <wp:docPr id="891467151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264573282" name="Picture"/>
+                                <pic:cNvPr id="891467151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20197,57 +20197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652112223" name="Picture">
+                  <wp:docPr id="1744189349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652112223" name="Picture"/>
+                          <pic:cNvPr id="1744189349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20286,57 +20286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693674033" name="Picture">
+                  <wp:docPr id="1184383331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693674033" name="Picture"/>
+                          <pic:cNvPr id="1184383331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20930,57 +20930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238156409" name="Picture">
+                  <wp:docPr id="1723210482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238156409" name="Picture"/>
+                          <pic:cNvPr id="1723210482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21928,57 +21928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091347583" name="Picture">
+                  <wp:docPr id="1153756778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091347583" name="Picture"/>
+                          <pic:cNvPr id="1153756778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22031,57 +22031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662722997" name="Picture">
+                  <wp:docPr id="319179071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662722997" name="Picture"/>
+                          <pic:cNvPr id="319179071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23412,57 +23412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127541849" name="Picture">
+                  <wp:docPr id="738529796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127541849" name="Picture"/>
+                          <pic:cNvPr id="738529796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24574,57 +24574,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414814982" name="Picture">
+                        <wp:docPr id="181172720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414814982" name="Picture"/>
+                                <pic:cNvPr id="181172720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25549,57 +25549,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525903197" name="Picture">
+                        <wp:docPr id="446043116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525903197" name="Picture"/>
+                                <pic:cNvPr id="446043116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26938,57 +26938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261253651" name="Picture">
+                  <wp:docPr id="1945959095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261253651" name="Picture"/>
+                          <pic:cNvPr id="1945959095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27027,57 +27027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902311375" name="Picture">
+                  <wp:docPr id="853417357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902311375" name="Picture"/>
+                          <pic:cNvPr id="853417357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27671,57 +27671,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476170065" name="Picture">
+                  <wp:docPr id="1352652468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476170065" name="Picture"/>
+                          <pic:cNvPr id="1352652468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28669,57 +28669,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191049636" name="Picture">
+                  <wp:docPr id="493337342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191049636" name="Picture"/>
+                          <pic:cNvPr id="493337342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28772,57 +28772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56753690" name="Picture">
+                  <wp:docPr id="1909513645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56753690" name="Picture"/>
+                          <pic:cNvPr id="1909513645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30149,57 +30149,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623865196" name="Picture">
+                  <wp:docPr id="1414093769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623865196" name="Picture"/>
+                          <pic:cNvPr id="1414093769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31292,57 +31292,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280994811" name="Picture">
+                        <wp:docPr id="254225343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280994811" name="Picture"/>
+                                <pic:cNvPr id="254225343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32653,57 +32653,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562005975" name="Picture">
+                  <wp:docPr id="288276097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562005975" name="Picture"/>
+                          <pic:cNvPr id="288276097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32742,57 +32742,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910176293" name="Picture">
+                  <wp:docPr id="752549109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910176293" name="Picture"/>
+                          <pic:cNvPr id="752549109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33386,57 +33386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868918170" name="Picture">
+                  <wp:docPr id="210354161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868918170" name="Picture"/>
+                          <pic:cNvPr id="210354161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34384,57 +34384,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647457253" name="Picture">
+                  <wp:docPr id="1994775958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647457253" name="Picture"/>
+                          <pic:cNvPr id="1994775958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34487,57 +34487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508862175" name="Picture">
+                  <wp:docPr id="136312769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508862175" name="Picture"/>
+                          <pic:cNvPr id="136312769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35864,57 +35864,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142813836" name="Picture">
+                  <wp:docPr id="480946558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142813836" name="Picture"/>
+                          <pic:cNvPr id="480946558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37007,57 +37007,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868385199" name="Picture">
+                        <wp:docPr id="1595952010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868385199" name="Picture"/>
+                                <pic:cNvPr id="1595952010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38375,57 +38375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346012544" name="Picture">
+                  <wp:docPr id="1791998519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346012544" name="Picture"/>
+                          <pic:cNvPr id="1791998519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38464,57 +38464,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001910225" name="Picture">
+                  <wp:docPr id="930009343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001910225" name="Picture"/>
+                          <pic:cNvPr id="930009343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39096,57 +39096,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971646888" name="Picture">
+                  <wp:docPr id="1718955259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971646888" name="Picture"/>
+                          <pic:cNvPr id="1718955259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40040,57 +40040,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278943983" name="Picture">
+                  <wp:docPr id="781337757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278943983" name="Picture"/>
+                          <pic:cNvPr id="781337757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40152,57 +40152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209750622" name="Picture">
+                  <wp:docPr id="1844871186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209750622" name="Picture"/>
+                          <pic:cNvPr id="1844871186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41811,57 +41811,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088688961" name="Picture">
+                  <wp:docPr id="353194009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088688961" name="Picture"/>
+                          <pic:cNvPr id="353194009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42990,57 +42990,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076671558" name="Picture">
+                  <wp:docPr id="1499582740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076671558" name="Picture"/>
+                          <pic:cNvPr id="1499582740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43070,57 +43070,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487042972" name="Picture">
+                  <wp:docPr id="1809593716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487042972" name="Picture"/>
+                          <pic:cNvPr id="1809593716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43558,57 +43558,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940279826" name="Picture">
+                  <wp:docPr id="909571594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940279826" name="Picture"/>
+                          <pic:cNvPr id="909571594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>